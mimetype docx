--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1011 +14,1011 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">You Already Have the Body</w:t>
+        <w:t xml:space="preserve">The Body Has Come: Colossians 2:16-19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 2:16-19 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 2:16-19 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">You already belong to Christ, so stop letting anyone talk you into chasing a shadow of him when you're already holding the real thing.</w:t>
+        <w:t xml:space="preserve">You don't grow by stacking up rules or chasing some deeper spiritual experience. You grow because you're connected to Christ and he's the one feeding you, so the whole game is just staying attached to him.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hold your hand up in a beam of light and look at the shadow it throws on the wall. It's real, it's true, it proves your hand is here — but nobody in their right mind tries to shake hands with the shadow.</w:t>
+        <w:t xml:space="preserve">Nobody hugs a shadow. When the real thing walks into the room, you don't stand there admiring its outline on the floor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: The room walks out able to answer religious pressure with 'I belong to Christ, and that's enough' instead of arguing or apologizing. They stop reaching for the shadow because they finally see they're holding the body.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to see they're standing in the sunlight, not the shade — the body has arrived and holds them. They leave gripping Christ, not a checklist someone else handed them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: If you're short on time, cut the second and third cross-reference (Romans 14, Galatians 4) and keep Hebrews 10:1. The shadow-and-body image carries the whole lesson without them.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: The full angel-worship / Colossian mysticism background. It's fascinating, but if time is short, one sentence on 'false teachers with a spiritual checklist' does the job.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in the table question — someone naming out loud the voice they've started trusting more than Christ. That confession is where the shadow gets exposed and the room gets to point them back to the Head.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In the moment someone names the specific rule or opinion they've been letting measure them. That confession is where the shadow gets exposed and the grip on Christ gets tested.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Do the drill and the table question on yourself first this week — name your own competing voice. You cannot lead people to a confession you haven't rehearsed in private.</w:t>
+        <w:t xml:space="preserve">Your prep: Know the shadow-and-body image cold so you can draw it on a whiteboard in ten seconds. Come having already named your own 'prove-it' habit — the one you do out of fear, not love.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening with the shadow-on-the-wall demo (5 min). Read the passage and teach the word 'skia'/shadow with the object-and-light image (12 min). Questions 1-3, taking a few voices each (15 min). Question 4, the table confession — go first yourself, then real silence (10 min). Land on the big idea and out-loud commitment sentence (3 min). Transformation happens at question 4. Cut question 5 first if time runs short.</w:t>
+        <w:t xml:space="preserve">Classroom opening with the stick-figure-and-shadow drawing (4 min). Read Col 2:16-19 aloud (2 min). Historical setup — false teachers with a checklist, one sentence on the mysticism (6 min). Teach the word 'sōma' with the hand-and-lamp image (7 min). Questions 1-2 in the full room, then break into pairs for question 3 so everyone speaks (12 min). Regather, take a few pair answers, drive to questions 4-5 (9 min). Commitments and prayer (5 min). Transformation happens in the pairs on question 3. Cut the historical detail to one line first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening — go around naming a spiritual thing you've felt behind on (8 min). Read passage, teach the shadow/body word deeply (12 min). Questions 1-3 with room for everyone (18 min). Question 4 table confession, go first, long silence, let people help each other weigh what's named (15 min). Question 5 and out-loud commitments (7 min). Transformation happens at question 4; protect it. Cut the third cross-reference and question 1 first.</w:t>
+        <w:t xml:space="preserve">Small-group opening — 'when did another Christian make you feel not-quite-right' (8 min). Read the passage (2 min). Shadow-and-body image plus the word 'sōma' (8 min). Walk questions 1 through 5 with real silence, spending most of the time on question 3 where people name their fear-rule (28 min). Out-loud commitments around the circle (8 min). Spontaneous prayer over the actual words named (6 min). Transformation lives in question 3 — protect it. Cut question 2 first if time is tight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening — the honest 'is your walk more grading or resting?' question (5 min). Read the four verses, say the shadow-and-body image plainly (7 min). Straight to the table question — what voice are you trusting more than Christ (12 min). Say the big idea to each other and one take-home action each (6 min). Transformation happens the moment someone names their voice out loud. Cut the cross-references entirely; keep the confession.</w:t>
+        <w:t xml:space="preserve">Coffee opening — 'what's the thing you still do to feel like you've earned it with God?' (5 min). Read Col 2:16-19 off a phone (2 min). Say the shadow-and-body picture in your own words, no whiteboard (5 min). Go straight to question 3, then 4, then 5 — skip 1 and 2 (13 min). Each person names one commitment out loud (3 min). Short prayer over what they said (2 min). Transformation is the confession on question 3. If it runs long, drop question 5 and just pray.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Follow-Up Text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach — this week we drill it deliberately. When someone in that room says something real tonight — names a voice they're starting to trust more than Christ, admits they're tired of striving — you follow up. Level 2 makes it specific: don't just resolve to 'check in with people' generally, because that never happens. Before you leave the room tonight, pick ONE person by name who said something costly, and within 24 hours send them a text that quotes their actual words back to them — not 'thinking of you,' but 'You said the voice you've been trusting is [their exact words]. I've been praying that Christ would be louder than it this week.' Naming their real language is what tells them you were actually listening. Write the name on your hand before you walk out if you have to.</w:t>
+        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach — this week we drill it deliberately. After a great class, the fire cools by Wednesday unless someone reaches back into a person's actual week. Level one is simple: send one person a text after class. This week, go harder and more specific. Before you even teach, pick ONE person you expect will name something real tonight — a rule they've been trapped by. Write their name on your notes now. Within 24 hours, send that person a text that quotes THEIR OWN WORDS back to them and asks what happened next: not 'great to see you,' but 'You said you keep a spotless-house rule to feel closer to God — did this week's rest actually feel different?' The point is that they learn you were still thinking about their real life, not the room in general.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people in your room are quietly exhausted. Not from big sins — from measuring. Somebody, somewhere, has convinced them their faith falls a little short: wrong diet, wrong devotional method, not enough intensity, not the right experiences. They live under a low-grade verdict that they can never quite satisfy, and they've stopped expecting relief. This passage walks straight into that room and does something startling. Paul doesn't hand them a better rule or a higher rung to climb. He tells them the whole ladder is a shadow, and they're already holding the substance. 'You belong to Christ, and that's enough.' For a tired person, that sentence is oxygen. Here's why teaching this is a privilege and not just an assignment: you get to be the one who says out loud, to people who've been secretly bracing for a verdict, that the verdict already came and it was Christ. You get to hand exhausted strivers the news that growth isn't something they manufacture by performance — it's something Christ supplies, downward and outward, into every joint of them, whether they feel it or not. Few things you'll ever say to a room land harder than that.</w:t>
+        <w:t xml:space="preserve">Every person in your room is being measured by somebody. Maybe it's a stricter Christian who makes them feel second-class over what they eat, or how they keep Sunday, or whether they've had the right spiritual experiences. Maybe it's a voice in their own head. Paul walks straight into a church being scored by people with a checklist and tells them to stop letting it happen. Then he gives the reason, and it's not 'try harder to feel free.' It's this: those rules were only ever a shadow, and the body that cast it has walked into the room. His name is Jesus. This passage does something rare. It takes away a burden and doesn't hand you a heavier one to replace it. It tells exhausted, rule-weary people that growth was never something they manufacture. Growth is what happens to a limb that stays attached to the head — you don't grow yourself, he grows you. You get to stand in front of people carrying invisible scorecards and tell them the scoring is over. That's not a burden to teach. That's a privilege.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach a word of this, sit down alone this week and answer the table question about yourself. What idea or voice have YOU started trusting more than Christ lately? Be honest — for a teacher it's often something respectable: your own preparation, the size of the room, whether people say the lesson was good. Name it in one sentence and write it down. Then say back to yourself the answer Paul gives: 'I belong to Christ, and that's enough.' If that sentence doesn't move something in you when you say it privately, it won't move the room when you say it publicly. You can't lead people to lay down a shadow you're still clutching.</w:t>
+        <w:t xml:space="preserve">Before you bring this to anyone, do the exercise on yourself. Name your own shadow. What's the thing you do to feel like you've proven your devotion — the meal you skip, the practice you added and now feel guilty dropping, the day you keep a certain way and quietly judge others for not keeping? Write it on one line. Then ask the hard question the apply card asks: am I doing this from love of Christ, or fear of what someone would think? Sit with your honest answer until it stings a little. If you walk in having felt the pull of your own scorecard this week, you'll teach this with heat instead of theory. If you haven't found yours yet, you're not looking hard enough — everyone has one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time someone made you feel your faith fell short because you didn't do it their way — a diet, a discipline, a style of prayer.</w:t>
+        <w:t xml:space="preserve">A time someone made you feel second-class over a secondary thing — food, a day, a practice you did or didn't do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A season you were striving to measure up spiritually and were quietly worn out by it — before you understood you already had Christ.</w:t>
+        <w:t xml:space="preserve">A time you were the puffed-up voice, eager to correct someone on something that didn't matter, and how it landed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'I learned that God's grace is truly sufficient for us all.' Real — 'For about two years I graded every quiet time like a report card, and I'd never once have told you that out loud.'</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'I learned that legalism enslaves and grace liberates.' Real — 'For two years I wouldn't touch coffee before church because a guy I respected fasted every Sunday, and I never once asked if that was even mine to carry.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: tell it raw and specific, not cleaned up — the full storytelling coaching is in the week 1 drill, so here just keep it honest and short.</w:t>
+        <w:t xml:space="preserve">Guardrail: keep it one honest moment, not a raw dump — full storytelling coaching is in week one's drill.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Hold your hand up in the light and throw a shadow on the wall. Ask: 'Would any of you try to grab the shadow instead of my hand?' Let them laugh. 'Paul says everything the false teachers were selling in Colossae was the shadow — and these people already had the hand.'"</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">One direct question about the heart cuts faster than any setup with two or three friends.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Draw a stick figure and its shadow on the board. Ask: 'If the actual person walked in the door, would you keep staring at the shape on the floor?' Let them laugh, then say: 'That's the whole argument of today's passage.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Anchor an abstract argument in one concrete image before any explanation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "'Think of a time another Christian made you feel like you weren't quite doing it right — the wrong music, the wrong translation, working on a Sunday. What was the thing?' Let two or three name it before you open the text."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with a shared experience so nobody feels singled out when it gets personal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "'What's the thing you still do to feel like you've earned it with God — even though you'd tell anyone else they don't have to?' Then just wait."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One direct question that assumes the honest answer, not a lecture.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'shadow' — Greek *skia*. A shadow is not a lie and it's not nothing; it's proof that something real is there and coming. Do this physically: put an object between a light and the wall, and point out that the shadow tells you the true shape, the true height, the true fact that the object exists — but no one on earth embraces the outline while the real thing stands in front of them. The food laws, the feasts, the new moons, the Sabbaths — every one of them was a true, God-drawn shadow of a body that was coming. And then Paul says the body has arrived, and its name is Christ. So the question for the room isn't 'were the old rules bad?' They were beautiful. The question is: why are you still hugging the outline when the person is standing in the light in front of you? 'Which are a shadow of the things to come; but the body is Christ's.' (Let that sit in silence.)</w:t>
+        <w:t xml:space="preserve">The word to teach is the Greek 'sōma,' translated 'body' in verse 17 — 'a shadow of the things to come, but the body that casts it belongs to Christ.' We hear 'body' and think corpse or physique. But sōma here means the solid, three-dimensional thing that casts a shadow in the first place. Here's the image: hold your hand up between a lamp and the wall. The dark shape on the wall is real — it has an outline, it moves when your hand moves, it proves something solid is nearby. But it's not your hand. You cannot shake it, feed it, or lean on it. Every festival, every food law, every Sabbath was that shape on the wall, telling Israel a hand was coming. Then the hand arrived. Paul's saying: quit reaching for the shape when the substance is standing right here. The single most keepable line in this passage is his: 'the body that casts it belongs to Christ.' Say it, then stop talking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Paul lists food, drink, festivals, new moons, Sabbaths — all God-given, all good. Why do you think good, respectable religious things are harder to lay down than obviously bad ones?</w:t>
+        <w:t xml:space="preserve">1. When have you felt judged by another Christian for a secondary thing — what you eat, how you keep a day, whether you've had some spiritual experience?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let them see the trap: nobody feels guilty releasing a sin, but releasing a 'holy' habit feels like backsliding. Draw out that the danger here was religion, not rebellion.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the on-ramp. Let people tell the story; don't rush to the lesson. The specifics matter — someone else in the room has the same scar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Simpler: name one good spiritual habit you'd feel guilty stopping even if God wasn't asking you to keep it. Why the guilt?</w:t>
+        <w:t xml:space="preserve">If it stalls: Simple version: has anyone ever made you feel like you weren't a 'real' Christian? Yes or no — then tell us the one thing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Paul calls all of it a 'shadow' and says 'the body is Christ's.' What's the difference between honoring a shadow that points to Christ and clutching a shadow instead of Christ?</w:t>
+        <w:t xml:space="preserve">2. Paul calls the old rules 'a shadow.' Why is it so tempting to keep clinging to the shadow even after the real thing has come?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the pivot of the whole lesson. Keep pulling them back to the image — the shadow was never the problem; treating it as the substance was.</w:t>
+        <w:t xml:space="preserve">Coaching note: Push past the Sunday-school answer. The honest one is that shadows are measurable and Christ isn't — rules give you a scorecard, relationship doesn't.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Concrete version: is there a difference between reading your Bible to meet Jesus and reading it to check a box? What's the tell?</w:t>
+        <w:t xml:space="preserve">If it stalls: What do rules give you that just trusting Jesus doesn't? What's easier about them?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. The false teachers left people feeling their faith fell short — self-denial, angel-worship, secret visions. Where do you see that same 'you're not quite enough spiritually' pressure showing up today?</w:t>
+        <w:t xml:space="preserve">3. What's a rule or practice YOU keep — not because you love Christ, but because you're afraid of what someone would think if you dropped it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Expect diets, devotional apps, personalities online, intensity culture. Don't let it turn into a gripe session — every example is a modern shadow, so name it as one.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is where transformation lives. Go first with your own from Catch the Fire. Let the silence do its work; don't rescue it after ten seconds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Personal way in: has anyone ever implied your faith wasn't serious enough because you don't do a certain thing? What was it?</w:t>
+        <w:t xml:space="preserve">If it stalls: Easier way in: is there anything you'd feel guilty stopping, even though you know it's not required? Just name the category — food, a day, a habit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. This week's table question: what's an idea or voice you've found yourself starting to trust more than Christ lately? Name it to someone here and let them help you weigh it.</w:t>
+        <w:t xml:space="preserve">4. Paul says the false teacher's real problem is 'He has lost connection to the head.' How does chasing rules or deeper experiences actually loosen your grip on Christ instead of tightening it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is where transformation lives. Go first with your own answer from your prep. Then wait — real silence, not three seconds. Do NOT rescue the room by talking.</w:t>
+        <w:t xml:space="preserve">Coaching note: Get them to see the paradox: the thing sold as 'more spiritual' pulls attention off Jesus and onto the practice or the practitioner. A limb off the head dies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Lower it: not a big confession — just, whose voice has the most influence over how you feel about yourself right now? A person, an account, a fear?</w:t>
+        <w:t xml:space="preserve">If it stalls: Concrete: when you're focused on keeping the rule perfectly, who are you actually thinking about — Christ, or the person watching you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Paul says the body 'grows with God's growth' — supplied from the Head, not manufactured by effort. If growth is supplied, not produced, what would actually change about how you approach this week?</w:t>
+        <w:t xml:space="preserve">5. The passage says the body 'grows as God causes it to grow' — you don't grow yourself, he grows you. What would change this week if you actually believed growth wasn't your job to manufacture?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Push past nice answers to a concrete change. The goal is one person saying 'I'd stop grading myself on X.' Name that as the win when it comes.</w:t>
+        <w:t xml:space="preserve">Coaching note: Land it on action, not sentiment. Tie it to the take-home: real rest without apology is a concrete way to believe this. Don't let it stay abstract.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Concrete: name one thing you've been grinding at to feel spiritually okay that you could receive as a gift from Christ instead this week.</w:t>
+        <w:t xml:space="preserve">If it stalls: Yes/no way in: could you rest tomorrow without feeling like you owe God an explanation? What's the one thing you'd have to let go of to do that?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"So is Paul saying Christians shouldn't keep the Sabbath at all?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">It's Paul's diagnosis of the whole error. A body cut off from its head doesn't grow, it dies — so any teaching or practice that pulls you away from Christ, no matter how spiritual it sounds, can't make you grow because growth is supplied from him downward into every joint.</w:t>
+        <w:t xml:space="preserve">"Is Paul saying Christians shouldn't keep the Sabbath at all?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">He's saying no one gets to judge your standing with God by it, because the Sabbath was a shadow pointing to the rest Christ gives. Romans 14 shows the flip side — if someone wants to honor a day to the Lord, that's fine too; the error is forcing it on others as a measure of who's really saved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What is 'the worship of angels' about — were people literally praying to angels?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The false teaching in Colossae blended Jewish observance with a mysticism that claimed access to hidden heavenly realities through angelic mediators — visions, fasting, elaborate rules. It looked humble but it flattered pride, and it pulled people's confidence off Christ and onto secret experiences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What does 'disqualify you' mean — can someone actually take my salvation?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The picture is a judge disqualifying a runner. Paul isn't saying your salvation can be stolen; he's saying don't let these teachers cheat you out of the confidence and freedom that are already yours in Christ by convincing you your standing depends on their checklist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"So does this mean rules and self-discipline are always bad?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No — the problem isn't practice, it's using practice to measure your standing with God or to look down on others. The test is the one the passage gives: are you holding firmly to the Head, or has the practice quietly become the thing you're really trusting?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When someone names a good habit as their shadow, don't correct them into keeping it — the fear that laying it down is 'backsliding' is exactly what Paul is dismantling.</w:t>
+        <w:t xml:space="preserve">After class, run the roster in your head: who was present but silent for the last three sessions? Not who was absent — who faded quietly in a room that never noticed. Plan the one question only that person could answer, from what you know of their life, and route it to them gently next week.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">After class, run the roster in your head: who was present but has said nothing meaningful in three sessions? A person can quietly fade inside a room that never noticed. Next week, plan the one question only that person could answer — 'you've walked through burnout, how does this land for you?' — and route it gently to them. That pulls someone back better than any general warmth.</w:t>
+        <w:t xml:space="preserve">When someone confesses a fear-based rule, do not fix it or comment. Just say 'thank you for saying that out loud' and let it sit. Rescuing it too fast tells the room this is a place for tidy answers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't let question 3 become a session of complaining about other Christians. Every example they name is a modern shadow — keep turning it back to 'and Christ is the body,' or the whole thing curdles into cynicism.</w:t>
+        <w:t xml:space="preserve">Have the shadow image ready to redraw at any point. When discussion drifts into theology debates about the Sabbath, walk back to the wall and the hand — the image resolves arguments the argument can't.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Ask each person to finish one sentence out loud: 'This week, when the voice that says I fall short shows up, I'm going to answer it with ___.' Make them say it, not just think it.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: A week from now, text the group one line: 'Whose voice won this week — Christ's, or the one you named?' Let the follow-up close the loop the room opened tonight.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person finish this out loud: 'This week I'm going to stop letting ___ measure me, and instead ___.' Make them say the specific thing, not 'trust Jesus more.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the exact things people just named — the specific rule Maria's dropping, the grievance Tom finally said out loud. Don't reach for anything written; saying their own words back to God is the whole point of ending here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room is still working honestly on question three — naming the rules they keep out of fear — stay there. That's the transformation ground. Getting through all five is not the win; one honest confession is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, send the group one line: 'Nobody hugs a shadow. The body has come and he's holding you. How's the grip this week?'</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/2-16-19/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 2:16-19 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 2:16-19 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One good, respectable spiritual habit I'd feel guilty laying down even if God weren't asking me to keep it:</w:t>
+        <w:t xml:space="preserve">The thing another Christian once made me feel second-class about was:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time someone made me feel my faith fell short because I didn't do it their way:</w:t>
+        <w:t xml:space="preserve">One rule or practice I keep partly out of fear of what someone would think:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The idea or voice I've started trusting more than Christ lately (name it here first, then say it to someone):</w:t>
+        <w:t xml:space="preserve">Am I doing that from love of Christ, or fear of that person's opinion? Honest answer:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Paul's four-word answer to religious pressure: 'I belong to Christ, and that's enough.' In my own words, my version of that sentence:</w:t>
+        <w:t xml:space="preserve">Fill in the blank out loud: 'This week I'm going to stop letting ______ measure me, and instead ______.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One thing I've been grinding at to feel spiritually okay that I could receive as a gift instead this week:</w:t>
+        <w:t xml:space="preserve">The passage's most keepable line, in my own words:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Next time someone implies your faith falls short over a diet, calendar, or method, don't argue or apologize — say 'I belong to Christ, and that's enough,' and change the subject with a clear conscience.</w:t>
+        <w:t xml:space="preserve">Tonight, when you plan tomorrow, build in real rest without apologizing for it — you are not earning God's approval by exhaustion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you rest today — coffee before the house wakes, quiet after the kids are down — receive it as a gift, not a rule you're grading yourself on. The body is Christ's.</w:t>
+        <w:t xml:space="preserve">The next time someone judges you over food, drink, or how you keep a day, say plainly and kindly that your confidence rests in Christ, then change the subject to something you can thank God for together.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Text one friend today who is tired of striving, and tell them Christ is enough.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Colossians 2:16-19 · The Deep Dive, Lesson 10 · You already have the body — stop reaching for the shadow.</w:t>
+        <w:t xml:space="preserve">Encourage one believer this week who feels they never measure up, and remind them their fullness is in Christ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The shadow points to the substance, and the substance is a Person you already have.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>