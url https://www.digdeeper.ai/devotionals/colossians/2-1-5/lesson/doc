--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Deep Dive — Lesson 7: Colossians 2:1-5</w:t>
+        <w:t xml:space="preserve">For Faces He Never Saw</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 2:1-5 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 2:1-5 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Every bit of wisdom worth having is already stored up in Jesus, so you're not one clever teacher or one secret insight away from God — you already hold the whole treasure if you have him.</w:t>
+        <w:t xml:space="preserve">Paul got down on his knees and fought in prayer for people he'd never even met, and if the wisest man in the room did that for strangers, you can do it for the one friend whose faith is quietly growing right now.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Paul is in chains, and he's exhausting himself over people he has never met and probably never will. Watch what he's fighting for, and then watch where he says the treasure is actually buried.</w:t>
+        <w:t xml:space="preserve">There's a man in prison, and he can't sleep. He's praying so hard for a church he has never visited that he calls it a struggle. Ten miles away from that church is another one he's never seen either, and he's fighting for them too.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: The room walks out knowing the whole treasure of wisdom is already theirs in Christ, not scattered among the smooth-talkers circling them. Nobody leaves thinking they're one podcast short of God.</w:t>
+        <w:t xml:space="preserve">Goal: Get every person to picture one specific face — a friend whose faith is quietly growing — and decide to fight for them the way Paul fought for faces he never saw.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the long geography lesson on Laodicea and Hierapolis if time runs short. Keep the word study and the test-what-you-take-in question.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: The banking-and-eye-salve history of Laodicea is great color, but cut it before you cut the moment where people name their person out loud.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in verse 4 — the moment someone names a confident voice they've been nodding along with and asks whether it actually points to Christ or somewhere else. That's where the passage stops being warm and starts costing something.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: It lives in the naming — when someone says an actual name and admits they've never told that person they noticed their faith. Not in the treasure theology, as beautiful as it is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Come in able to name one slick spiritual claim you almost bought yourself. If you can't be specific, the room won't be either.</w:t>
+        <w:t xml:space="preserve">Your prep: Come with your own name already chosen and one specific thing you admire about that person's faith. If you can't do the exercise, don't ask them to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening — the buried-treasure image (3 min). Read the passage aloud (2 min). Teach pithanologia with the walk-across-the-room image (8 min). Word landing on 'all the treasures... hidden' with silence (2 min). Questions 1-3, hands and voices (15 min). Question 4 — the friction question with full silence (8 min). Big idea stated verbatim, commitments out loud, prayer over what was named (7 min). Transformation lives in question 3 and 4. Cut question 1 to a quick show of hands if you're behind.</w:t>
+        <w:t xml:space="preserve">Classroom opening (3 min). Read Colossians 2:1-5 aloud (2 min). Teach agōn / the wrestler image and the Laodicea context (8 min). Questions 1-3 with real silence (15 min). Teach 'treasures hidden in Christ' plus the friction question, question 4 (8 min). The naming exercise, question 5, on the handout then out loud (7 min). Close in prayer over their names (2 min). Transformation happens in the naming — protect those final 7 minutes. If short, cut the Laodicea history first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening — name the secret 'one book away' anxiety (5 min). Read passage, someone else reads (3 min). Teach pithanologia and the mystery word (10 min). Word landing plus silence (3 min). Work all five questions slowly, letting people name real voices and real costs (30 min). Commitments out loud and spontaneous prayer over their actual words (9 min). Transformation lives in questions 3-4 where people name a voice and a cost. Cut the geography aside first.</w:t>
+        <w:t xml:space="preserve">Small-group opening question about being prayed for (6 min). Read the passage (2 min). Teach agōn and why Paul wants them to KNOW (10 min). Questions 1-2, go around fully (14 min). Question 3 on slick teaching, get concrete (8 min). Question 4 friction question, assign someone the skeptic role (8 min). Naming exercise and question 5, everyone says a name out loud (10 min). Prayer over the names (2 min). Transformation lives in the go-around at question 5. If short, cut question 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening — 'most confident spiritual thing you scrolled this week' (4 min). Read verses 3-4 aloud (2 min). One line on pithanologia — smooth talk that walks you somewhere you didn't choose (4 min). Questions 3 and 5 only, traded honestly (16 min). One commitment each and a short prayer over them (4 min). Transformation lives in question 3 — the voice you actually like. If time's tight, skip straight to question 3 after the reading.</w:t>
+        <w:t xml:space="preserve">Coffee opening, read the passage together (4 min). Quick note on agōn — Paul wrestling for strangers (4 min). Question 2 (why tell them?) and question 3 (slick takes) — pick whichever bites (10 min). Straight to question 5: name your person, would they know (10 min). Pray for those actual people before you leave (2 min). Transformation is the naming — skip everything else before you skip that. Cut the treasure-theology discussion first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Silence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Silence is a habit for every lesson you'll ever teach — this week we drill it deliberately, and harder than week 2. Remember week 2, when you just practiced not rescuing the room after you asked a question? Level up now: this week, after the hardest question in the set (question 4 — 'what would this verse ask that none of us want to give?'), you count a full ten seconds of silence in your head before you say one word, AND you resist the urge to soften the question or add a helpful example while you wait. Most teachers break the silence to relieve their own discomfort, not the room's. The person who was about to answer needed those extra four seconds. Let them have them.</w:t>
+        <w:t xml:space="preserve">Silence is a habit for every lesson you'll ever teach — this week we drill it deliberately. Last week you learned the basics: ask, then shut your mouth and count. This week the harder rep: when you ask the naming question ('who is your person whose faith is quietly growing?'), you will feel the room's discomfort at getting personal, and you will be tempted to rescue them by giving your own answer or softening the question. Don't. Count to fifteen silently — not ten — and hold your face neutral. The extra five seconds is where the real name surfaces instead of the safe, generic one. If you break early you'll get 'my grandma, she's always been faithful.' If you hold, you'll get the actual person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your room is soaked in confident voices. Every scroll is a person who sounds sure, and sounding sure is not the same as being right. Paul saw exactly this current running down the Lycus valley — smooth talk crafted to sound so reasonable nobody noticed where it was leading them. His answer is not a better argument. It's a location. All the treasure of wisdom and knowledge is stored in one place, in one Person, and that Person has made himself known. That reframes the whole anxious project of the modern Christian who thinks depth is always somewhere they haven't gotten to yet. You are not behind. You are not one lecture short. If you have Christ, you have the treasure entire. Teaching this well means handing tired, striving people a place to stop climbing and start digging where the gold actually is. And here's the privilege: you get to tell a roomful of people who are secretly afraid they're missing something that they already hold everything worth having. That's not a small thing to say to somebody. Very few conversations they'll have this week will tell them that.</w:t>
+        <w:t xml:space="preserve">Most of us pray hardest for people we can see — the ones at our table, the ones who'll thank us. Paul does something stranger and larger here. He agonizes for the Colossians and the Laodiceans, then widens it further: 'all who have not met me face to face.' He is fighting on his knees for strangers, and he wants them to know it. Why does this matter for your room? Because faith is not a solo climb. Paul's whole aim is that their 'encouraged in heart, knit together in love.' We are made strong by being stitched to other people, and someone had to do the stitching. Someone had to notice. Epaphras carried the news of this church to Paul so Paul could pray. That's the chain — one person notices, another prays, a stranger a hundred miles away is held up before God. You are teaching people how to be a link in that chain for someone whose faith is quietly, unnoticed, growing right now. There are people in your room who have never once been told that their faith was seen. You get to hand them the tool to change that for somebody else. Few lessons let you do something that plainly kind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach this, do the test yourself. Open your phone, scroll your feed, and stop on the first confident spiritual take you find — a post, a reel, a podcast clip. Ask Paul's one question of it out loud: does this point me to Christ himself, or somewhere else? Then go one step further and name a time you nodded along to something slick that, looking back, was leading you away from Jesus and toward a technique, a leader, or your own effort. If you walk in without having caught yourself in that once, you'll teach verse 4 as an abstraction, and the room will treat it as one.</w:t>
+        <w:t xml:space="preserve">Before you teach a word of this, do the exercise yourself at home. Sit down and name one person whose faith is quietly growing — someone you've noticed but never told. Then write the specific thing you admire: not 'she's such a good Christian' but 'the way she keeps showing up to serve when no one's watching.' Feel how exposed it is to write it. Then send it. Text that person before the lesson. Walk into the room having already done the hard, warm, awkward thing you're about to ask them to do. When you tell the room 'I sent mine this morning, here's what happened,' the exercise stops being a nice idea and becomes a thing real people actually do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time someone made a spiritual claim that sounded airtight and you later realized it pointed you away from Christ, not to him.</w:t>
+        <w:t xml:space="preserve">Prompt: a time someone told you they'd been praying for you when you had no idea — how it landed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A believer you rarely see who, without knowing it, has been carrying you — or one you should be carrying.</w:t>
+        <w:t xml:space="preserve">Prompt: a friend whose faith grew slowly and quietly, and whether you ever said you saw it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A moment you felt one lecture, one book, one conference short of really knowing God — and what it did to you to hear you already had him.</w:t>
+        <w:t xml:space="preserve">Prompt: a time you got pulled in by a slick, confident take on God before you checked it against Scripture.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished-vs-real): Polished — 'The Lord graciously delivered me from the influence of a false teacher.' Real — 'I listened to this guy every morning for a year. He was brilliant. And one day I realized I could quote him better than I could quote Jesus, and it scared me.'</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'God taught me the value of Christian community that year.' Real — 'A guy I barely knew texted me a verse the exact week I was ready to quit, and I found out later he'd been praying for me by name for months.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: keep it half-told and honest, not raw and unprocessed — you're teaching, not bleeding on the room.</w:t>
+        <w:t xml:space="preserve">Guardrail: keep it not-raw — tell the version you've already made peace with, not the one you're still bleeding from.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "A man buries treasure in a field, and whoever finds it sells everything he owns to buy that field. Paul says all the treasure of wisdom is hidden like that — hidden in a Person, on purpose, so you'll dig in the right place. Today we find out where the field is."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Lead with a live example from this week so the passage lands as current, not ancient.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Picture a man in prison who cannot sleep. He's praying so hard for a church he has never set foot in that he calls it a struggle — the same word you'd use for a wrestling match. And here's the strange part: he wants them to know he's doing it. Today we find out why that mattered so much to him, and what it has to do with the person you'll think of in about ten minutes."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with a concrete scene, not a concept — people enter through a picture before they enter through an idea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Quick one before we read: has anyone ever told you, out of the blue, that they'd been praying for you — and you had no idea? What did that do to you? Hold that feeling, because Paul is about to do exactly that to a whole church he's never met."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open with a question that surfaces the theme from their own lives before the text is even read.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Read this with me — Paul's writing to people he's never even met and he says he's struggling for them in prayer. Weird, right? Who does that? Let's figure out why, and then I want to ask you about someone specific in your life."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lower the stakes and go straight personal — no runway needed with two or three friends.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word to teach is pithanologia (verse 4), what the WEB calls 'persuasiveness of speech.' It doesn't mean lying. It means the art of the winning argument — speech built to sound so reasonable that you never notice where it's carrying you. Perform it: stand up, put a warm, easy hand on someone's shoulder, and walk slowly across the room while you talk in a soothing, confident voice. That's pithanologia. It doesn't grab you; it walks with you, one agreeable step at a time, until you look up and you're standing somewhere you never chose to go. Paul isn't afraid of loud lies. He's afraid of the smooth voice you nod along with. And against all of it he sets one line, the most keepable thing in this passage: in Christ 'are all the treasures of wisdom and knowledge hidden.' [Let that sit in silence.]</w:t>
+        <w:t xml:space="preserve">The word to teach is Paul's word for struggle in verse 1: agōn. It's where we get 'agony,' and it's not a mild word. It's the word for a contest in the arena — a wrestler straining, a runner emptying the tank, muscles shaking. Paul says that's what his praying for these strangers looks like. Here's the physical image: stand up, plant your feet, and lean into an invisible opponent the way a wrestler locks up — that tension in your whole body, that's the word. Paul is doing that on his knees, for faces he's never seen. Prayer here is not a soft, drowsy add-on to your day. It's exertion on behalf of someone else. And notice why he strains: 'that they may be encouraged in heart, knit together in love.' He wrestles so they can rest. Here's the line to leave hanging in the air: 'For although I am absent from you in body, I am present with you in spirit.' [Let it sit. Don't fill the silence.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Paul is straining in prayer for people he's never met. Who has done that for you — carried you in prayer without your knowing it at the time?</w:t>
+        <w:t xml:space="preserve">1. Paul is praying hard for people he has never met. What's strange about that, and what does it tell you about how he sees prayer?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This warms the room and ties back to the table question. Let people say a name out loud; a name spoken has more weight than a category.</w:t>
+        <w:t xml:space="preserve">Coaching note: Let them sit with the oddness before rescuing it. Some will jump to 'well he's Paul' — push back gently: he's still a man in a cell with limited energy, and he spent it on strangers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Simpler: is there one person — a grandparent, a Sunday school teacher, anyone — you'd guess prayed for you even if you never saw them do it? Just say who.</w:t>
+        <w:t xml:space="preserve">If it stalls: Have you ever prayed hard for someone you didn't personally know — a name in the news, a friend of a friend? What made you do it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Paul says all the treasures of wisdom are hidden in Christ. What have you been treating as the real treasure instead — what have you gone looking for outside of him?</w:t>
+        <w:t xml:space="preserve">2. Paul wants them to KNOW he's struggling for them — he says so in verse 1. Why tell them? Why not just quietly pray?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Don't let this stay theological. Push toward the concrete: a teacher, a system, an experience, a feeling of certainty. The honest answers are usually small and specific.</w:t>
+        <w:t xml:space="preserve">Coaching note: This gets at the whole lesson. The point is that being noticed and told strengthens faith. Don't let it stay abstract — steer toward 'has anyone ever told you they were praying for you.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Concrete version: finish this sentence — 'If I just had more ___, I think I'd finally know God.' What goes in the blank?</w:t>
+        <w:t xml:space="preserve">If it stalls: If a friend told you today they'd been praying for you all month, would that change anything for you? Yes or no — why?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Verse 4 is a warning about smooth talk. Name one confident spiritual voice you've been nodding along with lately. Now ask Paul's question of it: does it point to Christ, or somewhere else?</w:t>
+        <w:t xml:space="preserve">3. Paul warns 'so that no one will deceive you by smooth rhetoric.' What does slick, confident talk about God look like in your actual week — the influencer, the podcast, the coworker with a hot take?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the live rep. Model it first with your own example from your prep. If the room only names obvious heretics 'out there,' pull it closer: what about the voices you actually like?</w:t>
+        <w:t xml:space="preserve">Coaching note: Get concrete or it stays safe. If they can't name real examples, they won't recognize the real thing later. Watch for the room agreeing too fast here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Easier way in: what's a Christian podcast, book, or account you follow? Just describe what it mostly points you toward — Jesus, or a method?</w:t>
+        <w:t xml:space="preserve">If it stalls: Think of the last confident thing you heard someone say about God online. Did you check it, or just nod?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. We've been agreeing pretty fast tonight. So let's find the edge: what would this passage actually ask of you that you don't want to give?</w:t>
+        <w:t xml:space="preserve">4. Paul says all the treasures of wisdom and knowledge are hidden in Christ — a person, not a philosophy. Okay, but who reads that and finds it offensive or too simple? What's the strongest objection?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is your friction question — use it when the room goes warm and agreeable. Ask it, then hold a full ten seconds of silence. Do not rescue it. Do not add an example. Let it cost someone something to answer.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is your friction question. If the room has gone warm and agreeable, this breaks it. Assign someone to argue the skeptic's side: 'isn't that intellectually lazy — just say the answer is Jesus?' Make them feel the edge before you resolve it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Lower the bar: is there a voice you'd have to stop listening to, or a book you'd have to put down, if you took verse 4 seriously? Yes or no — and which one?</w:t>
+        <w:t xml:space="preserve">If it stalls: Is there any part of you that wishes the answer were more complicated — a system, a secret, something you had to be smart to earn?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. If you already hold the whole treasure in Christ, what changes about how you feel walking out of here — the sense that you're behind, that you're missing something, that you need to catch up?</w:t>
+        <w:t xml:space="preserve">5. Who is one person whose faith is quietly growing right now — and would they know you noticed?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the landing question. You want them to feel the relief of 'you're not one lecture away.' Don't over-explain it; let someone put it in their own words and stop there.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the whole lesson landing. Hold the silence — count to fifteen, not ten. Do not answer first. The second half of the question ('would they know') is the sting; let it land. Most people will realize the answer is no.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Personal version: where in your faith do you feel most 'behind'? What would it mean to believe you already have Christ there, and that's enough?</w:t>
+        <w:t xml:space="preserve">If it stalls: Just picture one Christian you're glad exists. Now: have you ever told them a specific thing you admire about their faith?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Why does Paul mention Laodicea? Did he write to them too?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">A regional current of persuasive, philosophy-flavored teaching that added rungs to reach God — spirits to honor, wisdom beyond Christ. Paul's answer isn't to argue every point; it's to say every treasure is already in Christ alone.</w:t>
+        <w:t xml:space="preserve">"Where was Laodicea, and why does Paul mention them?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Laodicea sat about ten miles from Colossae; both were in the Lycus Valley in what's now western Turkey and shared a river, a trade route, and the same false teachers. Paul later tells them to swap letters, so he's writing to the whole cluster of towns at once.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What does 'mystery' mean here — is it something we can't understand?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No — the Greek word mystērion doesn't mean a puzzle for clever people to solve. It means something God kept concealed for ages and has now flung wide open, which is Christ himself: 'Christ in you, the hope of glory.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What exactly was the false teaching Paul was worried about?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Traveling teachers were selling an impressive blend of Jewish ritual, mystical visions, and philosophy — polished and flattering, not crude. That's why Paul warns about 'smooth rhetoric' rather than obvious lies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"If wisdom is all in Christ, does that mean learning and study don't matter?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paul isn't against knowledge — he's against seeking it apart from Christ, like digging in the dust outside the treasury door. He says you don't have to be brilliant to be rich in Christ; you have to belong to him.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When the room goes warm and everyone's saying 'so true,' that glow is a warning, not a win. Reintroduce friction — ask who reads this and finds it offensive, or what it would cost them, before the comfort sets in.</w:t>
+        <w:t xml:space="preserve">When you ask them to name their person, do not scan the room waiting — look down at your own paper. People confess harder when they don't feel watched.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Resist teaching verse 4 as being about other people's false teachers. The danger Paul names is the voice you agree with. Aim it at the accounts your room actually likes.</w:t>
+        <w:t xml:space="preserve">If the room goes into warm agreeable mush on the 'treasures in Christ' section, hit them with the offense question. A room that only nods has quietly decided not to let the verse cost anything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't oversell the geography. One line on Laodicea being ten miles away earns the point that regional threats bind churches together — a second line loses the room.</w:t>
+        <w:t xml:space="preserve">Have your own text already sent before you teach. The moment you can say 'I did this at 7am, here's what she wrote back,' the exercise becomes real instead of assigned.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Before we pray, say one out loud: one confident voice you're going to test this week, or one person who carried you in prayer that you're going to actually thank. Not a resolution — a name or a next step.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Next week, open by asking who actually tested a voice or thanked a person. One sentence each. The follow-up is what turns tonight's agreement into a habit.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud, in one sentence: the name of their person, and one specific thing they'll tell them this week. Out loud — saying the name commits it in a way that a private thought never will.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual names people just said — their person, the thing they admire, the text they're about to send. Don't reach for anything written; naming their real words back to God is the whole point, and it models the very thing you just taught.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If you only get to question two — the 'why tell them' question — and the room is genuinely wrestling with being noticed, stay there. That IS the lesson. Don't rush to five just to finish the sheet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: A week later, text the group one line: 'Did you send it? What happened?' Let people report back — the reports are half the discipleship.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/2-1-5/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 2:1-5 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 2:1-5 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Someone carried you in prayer before you knew it. Write their name here:</w:t>
+        <w:t xml:space="preserve">Paul's word for 'struggle' means the strain of a wrestler in the arena. Write one word for how you'd describe your own prayer life right now:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Finish it honestly: 'If I just had more ___, I think I'd finally really know God.'</w:t>
+        <w:t xml:space="preserve">Name a confident take on God you heard recently (podcast, post, person). Did you check it against Scripture, or just nod along?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Name one confident spiritual voice you've been nodding along with lately (podcast, account, book, teacher):</w:t>
+        <w:t xml:space="preserve">One person whose faith is quietly growing right now:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ask Paul's question of it — does it point me to Christ himself, or somewhere else? Write what you actually think:</w:t>
+        <w:t xml:space="preserve">One specific thing about their faith you admire (not 'she's a good Christian' — the actual thing):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The hard one: what would this passage ask of you that you don't really want to give?</w:t>
+        <w:t xml:space="preserve">Would they know you noticed? Write yes or no — and if no, when will you tell them?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Next time you scroll a confident post or hear a smooth podcast, pause before you nod. Ask one question: does this point me to Christ himself, or somewhere else? A slick argument is not the same as a true one.</w:t>
+        <w:t xml:space="preserve">Text a Christian friend you haven't spoken with in a while and tell them plainly that you thank God for them — name one specific thing about their faith you admire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Think of one Christian you rarely cross paths with — an old friend, a relative who moved away. Before the day ends, message them that you remembered them and are praying, and then actually pray right after you hit send.</w:t>
+        <w:t xml:space="preserve">When a claim about God sounds slick and certain this week, pause and ask one question: does this line up with what Scripture actually says about Christ? Look it up before you swallow it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you see a believer standing firm through something hard, say it out loud to them today — a text, a call, three specific sentences about what you've watched God do in them.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Someone far off has been carrying you in prayer without your knowing. Today, be that someone for another.</w:t>
+        <w:t xml:space="preserve">Pray for one friend by name before you sleep tonight — the way Paul held people he'd never met, present in prayer though far away.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Colossians 2:1-5 · The Deep Dive, Lesson 7 · In Christ are hidden all the treasures of wisdom and knowledge.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>