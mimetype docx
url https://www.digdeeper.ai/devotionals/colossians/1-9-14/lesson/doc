--- v1 (2026-09-15)
+++ v2 (2026-11-03)
@@ -14,1024 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Made Fit, Delivered, Carried Across</w:t>
+        <w:t xml:space="preserve">Made Fit for Light — Colossians 1:9-14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 1:9-14 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 1:9-14 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Every strong verb in this passage is something God did to you while you weren't even in the room, so the strength you keep trying to manufacture is actually a supply line you just haven't tapped yet.</w:t>
+        <w:t xml:space="preserve">God already carried you into his family and paid for your spot before you ever did a single thing to deserve it, so the Christian life isn't climbing toward belonging, it's living like someone who already belongs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Paul is praying hard for a room full of people he has never met, from a prison cell, and everything he asks God to give them is something God has to do — not something they can pull off. Watch who does the verbs. That's the whole lesson.</w:t>
+        <w:t xml:space="preserve">Paul is in prison, hundreds of miles from a church he's never visited, praying for total strangers without stopping. Tonight we find out what he was so desperate for them to know.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to see that 'made fit,' 'delivered,' and 'carried across' are all done to them, not by them, so they stop straining to earn a spot they already hold. They should leave lighter, not busier.</w:t>
+        <w:t xml:space="preserve">Goal: The room walks out sure that they were already carried out of the dark and into the family, with nothing missing and nothing left to earn. If they leave still feeling one secret away from belonging, we failed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: If time is tight, cut the second cross-reference detour and keep the three passive verbs front and center. Don't lose the transfer language.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the full cross-reference walk-through if time runs short; keep Acts 26:18 on being turned from darkness to light and drop the rest. Never cut the teaching-the-word moment on 'qualified.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in the moment someone realizes they've been trying to walk themselves out of the darkness God already carried them out of. Protect the silence after that lands.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In verse 12-14, when someone realizes the three big verbs are all God's doing and none of them are theirs. That's where the room stops striving and starts breathing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Read verses 12-14 out loud three times before you teach, marking who is the subject of every verb. If you can't feel the weight of 'you didn't move yourself,' the room won't either.</w:t>
+        <w:t xml:space="preserve">Your prep: Read verses 9-14 out loud three times until you can hear where Paul's prayer turns from asking to thanking. Mark the shift; that hinge is your whole lesson.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening — read 12-14 twice, hunt the verbs (5). Teach 'methistēmi' with the sideways steps (8). Questions 1-3, using silence hard after Q2 (18). Argue-the-other-side on Q5 as a whole-room assignment (8). Out-loud commitments and prayer (6). Transformation lives in the Q2 silence — don't shortchange it. Cut the cross-reference detour first.</w:t>
+        <w:t xml:space="preserve">Classroom opening (4 min) → read Col 1:9-14 aloud in one sweep (3 min) → teaching-the-word on 'qualified' with the empty-hand image (7 min) → questions 1-2, counting the verbs together on the board (12 min) → question 4, the argue-the-other-side move as a whole-room challenge (10 min) → question 5 and out-loud commitments (7 min) → close in prayer over what was named (2 min). Transformation lives in the verb-counting; that's where they see it was all God. Cut question 3 first if time runs short.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening — 'what have you tried to earn that was already given' (8). Read passage, teach the verb (10). Questions 1-4 with real silence between each (25). Argue-the-other-side, assign one person the skeptic role (7). Commitments out loud and spontaneous prayer over their actual words (10). Transformation lives where someone names their strained verb; stay there if you must. Cut Q3 first if needed.</w:t>
+        <w:t xml:space="preserve">Small-group opening with the table question (8 min) → read the passage aloud, twice (5 min) → teaching-the-word on 'qualified' (8 min) → questions 1-3, letting the honest confessions breathe (18 min) → question 4 argue-the-other-side as an assigned role (12 min) → question 5 and commitments around the circle (7 min) → spontaneous prayer over their actual words (2 min). Transformation lives in question 3, when someone admits they feel not-yet-in. Cut the cross-reference walk if you're running behind; keep the confessions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening — 'which of the three do you try to do for yourself' (5). Read 12-14 together, say the 'carried across' image in plain words (5). Sit with Q1 and Q2, mostly Q2 (13). One-sentence commitment each (4). Short prayer over what they named (3). Transformation lives in the single honest admission — protect it, don't stack more questions on top.</w:t>
+        <w:t xml:space="preserve">Coffee opening, the blunt 'one habit away' question (4 min) → read verses 12-14 only, aloud (2 min) → talk through the five verbs and whose action they are (10 min) → the argue-the-other-side question, done conversationally (7 min) → each name one thing to stop or start (5 min) → short prayer for each other by name (2 min). Transformation lives in reading the verbs slowly and realizing none are theirs. Cut nothing; just read fewer verses and go deep on 12-14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Silence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This week we drill silence — a habit for every lesson you'll ever teach, this week we drill it deliberately. Remember week 1, when you went first and went real? This is the twin skill: after you ask a real question, close your mouth and let it sit. Count to ten in your head. Do not rescue the room. The average teacher waits about two seconds and then answers their own question, which trains people that questions are rhetorical and they don't have to think. Silence feels like failure from the front and feels like respect from the chair. At level 1, just practice not filling one specific gap tonight: after your hardest question, say nothing until someone else does, even if it's genuinely uncomfortable. Watch what surfaces when you stop protecting people from thinking.</w:t>
+        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach — this week we drill it deliberately: silence after you ask. When you finish a question, stop talking. Count to ten in your head before you rescue the room. Real people need a slow breath to move from hearing your words to forming their own, and the teacher who fills that gap trains the room to wait for the teacher instead of thinking. It will feel unbearable the first two times. It isn't. Ten seconds of quiet is not a failure, it's the sound of people actually working. Tonight, pick your two hardest questions ahead of time and promise yourself you will not speak first after either one. Let it hang. The answer that comes after silence is almost always deeper than the one that would have come after two seconds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people in your room are exhausted from trying to qualify — for God, for a promotion, for their family's approval, for a sense that they're doing enough. They read a passage like this and their eyes slide right past the grammar to the moral: try harder to know God's will, walk worthy, bear fruit. And they leave heavier than they came. But Paul buried the good news in the verbs. He does not tell the Colossians to deliver themselves or make themselves fit. He tells them God already did it — made them fit, dragged them out of the dark, and picked up the whole community and set it down in a Kingdom they cannot be evicted from. The strength Paul prays for isn't willpower they crank up; it's power on loan from God's own glory. When your room catches this, the pressure valve opens. They stop performing and start receiving. That's why you get to teach this: you are handing tired people the one thing they've been trying to earn and telling them it's already in their hands. Few passages let you do that so cleanly. Don't waste it on a to-do list.</w:t>
+        <w:t xml:space="preserve">Most people in your room are quietly exhausted from trying to earn something they think they don't have yet. They half-believe God graded them in and half-believe they're on probation, one bad week from being sent to the back of the line. Colossians 1:9-14 walks straight into that fear and dismantles it. Paul stacks up verbs that are all God's: he qualified us, he rescued us, he brought us into the kingdom. Not one of them is something the Colossians pulled off. And Paul writes this to a church being told by slick teachers that ordinary faith in Christ wasn't enough, that they needed extra experiences and secret knowledge to really belong. Paul's answer is blunt: you were never one secret away from Christ. You already have redemption. You already have forgiveness. You were already carried across the line. When your room grasps that, the whole shape of their obedience changes. They stop striving to get in and start living like people who are already home. That's the freedom Paul is praying for. You get to hand it to them. Few things you teach will land as directly on a tired person's chest as this one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you stand in front of anyone, do the exercise yourself. Take verses 12-14 and write down every verb with God as the subject: made fit, delivered, translated, redeemed, forgave. Then, opposite each one, name one concrete area of your life where you're still acting as if it were your job to do that verb — where you're trying to make yourself fit, or deliver yourself, or earn back in. Say it out loud alone in the car: 'I keep trying to deliver myself from ___, and Paul says God already did it.' If it doesn't move something in you, you'll teach it as information. Feel it first, then walk into the room.</w:t>
+        <w:t xml:space="preserve">Before the room does the central exercise, you do it. Sometime this week, sit down and pray Paul's prayer for one specific person by name — not a category, a person. Ask that God would fill them with the knowledge of his will. Then, separately, write down the three things God has already done for you from verses 12-14 in your own plain words: he made me fit, he pulled me out of the dark, he moved me into his family. Sit with how little of that was your doing. If you can't feel the weight of 'qualified you to share in the inheritance' in your own chest, you'll teach it as information. Feel it first. Then walk in Thursday still carrying it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you strained to earn something that turned out to already be yours — and how it felt when you found out.</w:t>
+        <w:t xml:space="preserve">A time you tried to earn your way into belonging somewhere — a group, a family, a role — and how it felt to always be auditioning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Someone who prayed for you before you ever met them, whose name you learned only later.</w:t>
+        <w:t xml:space="preserve">Someone who told you, in a moment you needed it, that you were already in — you didn't have to prove anything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A stretch of waiting where 'endurance with joy' was not automatic — where the strength clearly wasn't coming from you.</w:t>
+        <w:t xml:space="preserve">A stretch where you white-knuckled endurance on your own steam and finally had to ask God for strength instead of manufacturing it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs real): Polished — 'I learned to rest in grace.' Real — 'I paid off my dad for a car he'd already given me because I couldn't believe it was a gift; he cashed the check, then framed it and handed it back.'</w:t>
+        <w:t xml:space="preserve">SAMPLE — polished vs. real: Polished: 'I learned that grace means we're accepted apart from works.' Real: 'I spent two years volunteering for everything at that church because deep down I thought if I stopped, they'd figure out I didn't really belong. Nobody had asked me to. I was earning a spot I already had.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: keep it one honest scene, not a raw dump — the story serves the verse, it isn't the whole hour.</w:t>
+        <w:t xml:space="preserve">Guardrail: keep it raw and specific, not tidied into a lesson — full storytelling coaching lives in the week 1 drill.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Read verses 12-14 aloud once. Then say: 'I'm going to read it again. This time, tell me who is doing the action in every sentence.' Read it slowly. Let them catch that it's God, God, God — before you say a word about what that means."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">One verse, one hook, no runway.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Think of a place you had to earn your way into — a job, a team, a friend group. Hands up if you remember the feeling of not being sure yet whether you were really in. Hold that feeling. Paul is about to tell a whole church they don't have to feel it anymore."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with a shared experience everyone can name, so the abstract idea lands in familiar ground.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Paul tells this church they are already qualified, already rescued, already brought into the kingdom. So let's start there: where do you still feel like you're auditioning to belong with God?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open with the week's table question to make it personal before it's theological.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Be honest — do you ever feel like you're one good habit away from actually being a solid Christian? Like you're not quite in yet? Paul wrote a whole paragraph to people who felt exactly that. Let's read it."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One blunt question that goes straight to the passage's nerve, no warm-up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word to teach is the verb behind 'translated us into the Kingdom' (verse 13) — the Greek 'methistēmi.' It's not a soft, spiritual word. It's the word an ancient empire used when it conquered a region and physically deported an entire population — uprooted them, marched them across a border, and resettled them in new territory. Nobody in that population volunteered. Nobody packed their own bags. Stand up and take three deliberate steps sideways as you say it: 'You did not walk yourself out of the domain of darkness. You were picked up and carried across, an entire people relocated by a King.' Then let it land: you have already been transferred into a Kingdom you cannot be expelled from. [Silence.]</w:t>
+        <w:t xml:space="preserve">The word to sit on is the one behind 'qualified you' in verse 12 — the Greek hikanoo. It doesn't mean God cleaned you up until you were good enough. It means he authorized you, granted you standing, signed the paper that says you're allowed in. Picture a bouncer at a door with a list, except God isn't checking whether your name earned its way onto the list. He wrote your name on it himself and then handed you the pen-mark as a gift. Do this physically: hold up an empty hand, then mime placing something into it that you did nothing to produce. That's the inheritance. It comes to you because of who your Father is, not because of your résumé. You were never qualified. God qualified you. So let this line hang in the air and then say nothing: 'You were never one secret away from belonging to Christ.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. In verses 12-14, who is doing the verbs — and what does that change about how you read the whole passage?</w:t>
+        <w:t xml:space="preserve">1. Paul prays without stopping for a church he's never even met. What does that tell you about what he thought prayer actually does?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: You want them to say 'God' out loud. If they jump to application, pull them back to the grammar first. The insight has to be theirs, not yours.</w:t>
+        <w:t xml:space="preserve">Coaching note: Let a few surface answers come, then push toward the fact that Paul believed prayer changes real people at a distance, not just the pray-er's mood.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Just point at verse 13: who 'delivered' and who got delivered? Say it as a fill-in-the-blank.</w:t>
+        <w:t xml:space="preserve">If it stalls: Who's someone you pray for that you rarely, or never, get to see the results in?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Where in your own life are you still trying to do a verb God already did — make yourself fit, deliver yourself, earn your way back in?</w:t>
+        <w:t xml:space="preserve">2. Look at verses 12-14. List the things God does in those verses. Whose action are they?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the heart question. Ask it, then use this week's drill: go silent and count to ten. Do not rescue them. The first honest answer usually breaks the dam.</w:t>
+        <w:t xml:space="preserve">Coaching note: Slow down here. Make the room actually count the verbs — qualified, delivered, translated, redeemed, forgave. The point is that the sinner is the object of every one. Don't hand them the answer; let them find that not one is theirs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Ask a yes/no way in: 'Do you ever catch yourself feeling like you have to prove you belong to God? Just nod or shake your head.'</w:t>
+        <w:t xml:space="preserve">If it stalls: Read verse 12 again. In that sentence, who did the doing — us, or God?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Paul prays their knowledge of God's will would produce a changed walk. Why does he tie knowing and doing together so tightly?</w:t>
+        <w:t xml:space="preserve">3. The teachers troubling Colossae said ordinary faith in Christ was fine to start, but you needed extra knowledge and experiences to really be 'full.' Where do you hear a version of that today?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Steer them off the idea that this is 'study more.' Knowledge that leaves the life untouched isn't the knowledge Paul means. Let someone name knowledge that never moved them.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is where the room gets personal. Watch for the honest confession that they too secretly believe they're not full-grade Christians yet. Name it kindly when it surfaces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: 'Think of something you know is true but don't live like it's true. What's the gap made of?'</w:t>
+        <w:t xml:space="preserve">If it stalls: Have you ever felt like other Christians had a 'next level' of faith you hadn't reached?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. The strength Paul prays for is 'endurance and perseverance with joy.' How is that different from just gritting your teeth?</w:t>
+        <w:t xml:space="preserve">4. Let's argue the other side. Make the strongest possible case that if God already did everything, then how I live doesn't actually matter. Steelman it — really try.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Watch for the willpower answer and gently correct it — the power is 'according to the might of his glory,' on loan, not manufactured. Let them feel the difference.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the craft move tonight: assign it as a role so disagreement is safe. Let someone build the real objection before anyone answers it. Then point back to verse 10 — 'walk worthily' — and let the room see that fruit flows FROM the rescue, it doesn't cause it. The room that has felt the objection holds the truth differently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: 'Have you ever endured something hard and it drained you dry, versus endured something hard and somehow had joy in it? What was different?'</w:t>
+        <w:t xml:space="preserve">If it stalls: If you were already guaranteed the inheritance no matter what, be honest — what would you stop doing? Say it out loud.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Let's argue the other side: make the strongest case that this passage IS asking you to perform — that 'walk worthily' and 'bearing fruit' put the burden right back on you. Who'll steelman it?</w:t>
+        <w:t xml:space="preserve">5. If you truly believed, all the way down, that you were already carried into the family and nothing is missing — what would change in how you live tomorrow?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Assign it as a role so it's safe — it's a job, not a confession. Let them build the real objection before you answer. The room that has honestly felt it holds the truth differently. Then walk them back to who does the verbs.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the landing question. Don't answer it for them and don't rush it. Let the silence sit. What they say here becomes the commitments you pray over at the close.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: 'If a skeptic said this is just religion telling you to try harder with extra steps, what's their best line? Say it in one sentence.'</w:t>
+        <w:t xml:space="preserve">If it stalls: Name one thing you do out of fear of not measuring up that you could stop doing this week.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"How did Paul know what to pray for a church he'd never even visited?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">False teachers were pushing them toward secret knowledge and philosophies that promised more than Christ. Paul's language echoes Christ's own commission to him in Acts 26:18 — turning people from darkness to light and from Satan's power to God.</w:t>
+        <w:t xml:space="preserve">"Who was Epaphras and why does he matter here?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">He was one of Paul's own converts who planted the church at Colossae, a city Paul had never visited. He's the one who carried news of this church back to Paul in prison, which is why Paul is praying so hard for people he's never met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What does 'qualified you to share in the inheritance' actually mean?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The word behind 'qualified' means God authorized you, gave you standing you could never have claimed on your own. An inheritance comes to you because of who your father is, not because you earned it — God qualifies you, your works don't.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What was the false teaching Paul was fighting in Colossae?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A mix of Jewish ceremonial rules and fascination with angels, visions, and secret knowledge for an elite few. It flattered people that ordinary faith in Christ was just a starting point and true 'fullness' needed extra layers — Paul insists it's already all theirs in Christ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Isn't 'rescued from the dominion of darkness' and 'brought into the kingdom' just poetic language?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's rescue language, deliberately echoing the Exodus — a people hauled out of slavery and carried into a land they didn't build. Paul means a real transfer of ownership already happened: out of the dominion of darkness, into the kingdom of His beloved Son.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't teach the verbs as a vocabulary lesson. Perform them — the sideways steps for 'carried across' will do more than any explanation.</w:t>
+        <w:t xml:space="preserve">The five verbs in verses 12-14 are the sermon. If you get nothing else across, get the room to see that every one of them is God's action and they are the object. Draw it on a board if you have one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When someone confesses a real place they're straining, do not immediately fix it with theology. Let it sit for a beat. The silence honors what they risked.</w:t>
+        <w:t xml:space="preserve">When the 'argue the other side' move surfaces the fear that grace makes obedience pointless, resist crushing it fast. Let it breathe. The person who voiced it is often speaking for three silent people.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The 'argue the other side' move works best when the room is nodding too easily. If everyone agrees this passage is pure grace, that's your cue to make someone defend the performance reading — hard.</w:t>
+        <w:t xml:space="preserve">This passage is one long sentence in Greek that builds and builds. Read it aloud in one breath if you can, so the room feels the momentum of a rescue that never pauses to check whether you qualified.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Ask each person to finish this sentence out loud: 'The verb I keep trying to do myself is ___, and this week I'm going to let God have it by ___.' Make them name a concrete action, not a feeling.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, text one person: 'Have you managed to let God have that verb this week, or are you still white-knuckling it?' Just that. See what comes back.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person finish this out loud: 'Because I'm already carried in, this week I'm going to stop ______' or 'start ______.' Make it one concrete thing, not a feeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the exact things people just named — the striving one person said they'd stop, the person another said they'd start noticing. Don't reach for a written prayer; naming their real words back to God is the whole point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question 3 because someone got honest about feeling not-good-enough, stay there. That confession is worth more than finishing your outline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Text each person midweek: 'Did you get to do the thing you named — the one you said you'd stop or start? No pressure, just checking.'</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/1-9-14/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 1:9-14 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 1:9-14 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Write the five things God does in verses 12-14 (made us ___, ___, ___, ___, ___):</w:t>
+        <w:t xml:space="preserve">A place I once had to earn my way into, and how it felt to be unsure I belonged:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One verb I keep trying to do for myself (make myself fit / deliver myself / earn back in):</w:t>
+        <w:t xml:space="preserve">The five things God does in verses 12-14. Write them, and next to each write whose action it is:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Somewhere I'm 'enduring' by gritting my teeth instead of drawing on God's strength:</w:t>
+        <w:t xml:space="preserve">Where I hear the 'ordinary faith isn't enough, you need more' message today:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One person waiting on hard news I could carry in prayer this week — their name:</w:t>
+        <w:t xml:space="preserve">One place I still feel like I'm auditioning to belong with God:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The sentence I said out loud tonight: 'The verb I keep doing myself is ___, and I'll let God have it by ___.'</w:t>
+        <w:t xml:space="preserve">If I fully believed I was already carried in, one thing I'd stop or start this week:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Next time you're stuck on a decision, pray Paul's actual words — ask God to fill you with wisdom to know his will here — then wait through the day without forcing an answer.</w:t>
+        <w:t xml:space="preserve">Next time you're stuck waiting — traffic, a line, on hold — pray for one specific person by name, that God would fill them with the knowledge of his will. You may never tell them. Do it anyway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When someone asks how you are, skip 'fine' and name one real thing you're thankful for out loud.</w:t>
+        <w:t xml:space="preserve">When your work drains you this week, stop for thirty seconds and ask God for strength 'according to His glorious might' instead of gritting your teeth and grinding on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you sleep tonight, thank God for one specific sin you know is forgiven — name it, and thank him it's buried at the cross.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">You are not being asked to earn a place you already hold.</w:t>
+        <w:t xml:space="preserve">Before you shut down tonight, write down one ordinary good work from your day and thank the Father for it. That's the fruit he promised you'd bear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">You were never one secret away from belonging to Christ.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>