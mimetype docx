--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Christ In You: The Deep Dive, Lesson 6</w:t>
+        <w:t xml:space="preserve">Christ In You: The Secret Now Told</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 1:24-29 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 1:24-29 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The risen Christ has actually moved in and set up house inside you right now, so the hope you keep waiting to arrive from somewhere out there is already living under your own roof.</w:t>
+        <w:t xml:space="preserve">The thing every generation before us was dying to know is now living inside ordinary people like us, and your hope isn't how far you've come but the Person who's already there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Paul is writing this in chains, and the first thing out of his mouth is that he's glad about it. Not brave, not resigned. Glad. By the end of these six verses you'll know why, and it has everything to do with where Christ is standing at this very second.</w:t>
+        <w:t xml:space="preserve">Paul wrote this chained to a soldier, waiting to find out if Rome was going to kill him. And the first thing out of his mouth is that he's happy about it. Let's figure out why a man in chains sounds like the freest person in the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to feel the strangeness of 'Christ in you' — that the glory once locked behind a temple veil now lives inside ordinary people. If they leave saying 'wait, he's actually in me right now,' you've hit it.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to feel the weight of a secret sealed for ages and then flung open in their own chest: 'Christ in you.' By the end they should locate their hope in a Person already present, not in their own progress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: The full historical detour on why Gentiles-on-equal-footing scandalized Jews. Name it in one line and move on; the indwelling is the treasure, not the backstory.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the deep dive on 'I fill up in my flesh what is lacking in regard to Christ's afflictions' if time runs short. It's fascinating but it will eat twenty minutes and pull the room off the main thing, which is the indwelling Christ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: In the gap between 'Christ is somewhere out there' and 'Christ is in me as I do the dishes.' The turn happens when a person names one ordinary task tomorrow and pictures him already inside it.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In the moment someone says 'Christ in you' out loud about their own actual struggle and realizes the hope isn't the pain ending. It lives in the gap between who they are and who they long to be being filled by Someone, not by effort.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Sit with verse 27 until 'Christ in you, the hope of glory' stops being a slogan and startles you again. If it doesn't move you, the room won't move either.</w:t>
+        <w:t xml:space="preserve">Your prep: Read verses 26-27 out loud five times before you teach, until the word 'mystery' stops sounding churchy and starts sounding like a sealed envelope finally torn open. If you can't feel the scandal of it, they won't either.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Locked-box opening (4 min). Read passage aloud, teach mystērion with the hands-behind-back image (10 min). Questions 1-2 in pairs, then report back (12 min). Silent vote on question 3 — window vs. door — and defense (12 min). Land on question 5 and out-loud commitments (7 min). Transformation lives in the vote and defense — that's the fixed center. If time's short, cut question 2 and shorten the pair work.</w:t>
+        <w:t xml:space="preserve">Envelope opening (4 min) → read Col 1:24-29 aloud (3 min) → teach mystērion with the hands image (7 min) → questions 1-3 (16 min) → silent-vote on question 4, bodies moving (8 min) → out-loud commitments (5 min) → spontaneous prayer (2 min). Transformation happens in question 3 and the silent vote. Cut the 'filling up what is lacking' discussion first if you're tight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One-word 'what are you waiting for' opening (6 min). Read passage, teach mystērion slowly with silence after verse 27 (12 min). Questions 1 and 2 conversationally (14 min). Silent vote and full defense on question 3 (14 min). Question 4 personal and question 5 (10 min). Commitments out loud, spontaneous prayer over their actual words (4 min). Transformation lives in question 4 — the hardest room to believe Christ is in it. Cut question 2 first.</w:t>
+        <w:t xml:space="preserve">Table-question opening about someone quietly growing (10 min) → read passage (3 min) → teach mystērion (7 min) → questions 1-3 slowly (20 min) → silent-vote question 4 with real defense (10 min) → question 5 and named commitments (7 min) → prayer over their actual words (3 min). Transformation lives in the grief exercise on the handout paired with question 3. Cut question 5's discussion first, but keep the commitment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">'Where do you picture God when you pray' opening (4 min). Read the six verses, land hard on 'Christ in you' and let it sit (6 min). Skip straight to question 3 as conversation, not a vote — where do you actually picture him (10 min). Question 5 and one real commitment each (7 min). Short prayer naming what each person said (3 min). Transformation lives in the honest answer to 'out there or in here.' Cut the word study if you're tight — the one line carries it.</w:t>
+        <w:t xml:space="preserve">Coffee opening — 'either he'd lost it or he knew something' (2 min) → read verses 24-27 (2 min) → say what mystērion means in two sentences, skip the full teach (4 min) → straight to question 3, where's your hope really (12 min) → one commitment each, said out loud (6 min) → short honest prayer (4 min). Transformation happens entirely in question 3 here. Cut everything else before you cut that.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go First, Go Real</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. Remember week 1, when you went first with a real story to set the honesty level in the room? Level two raises the bar: don't just go first, go first with the ONE you'd rather keep buttoned up. This week's table question asks who first told you the gospel and whether you ever thanked them. The easy rep is naming a Sunday school teacher you barely remember. The hard rep — the one that sets the room free — is naming the person you never thanked and admitting out loud that you didn't, and why. Go there before you ask anyone else to.</w:t>
+        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. The habit: you do the exercise before the room does, and you go real, not polished. Since this is level 2, here's the harder rep. Don't just share a real story — pick the one you'd rather skip. When you get to the exercise where people name a specific grief and say 'Christ in you' over it, you go first with a grief that is still tender, not one you've already got a tidy bow on. A resolved story lets the room stay safe. A story you haven't fully closed the book on gives them permission to bring the thing they actually walked in carrying. Rehearse it once out loud at home so you don't fall apart, but keep one edge unsmoothed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most of the people in your room are quietly waiting for their lives to get better before they can feel close to God. Better circumstances, better discipline, a season that finally lets them breathe. Paul, writing from a prison cell, blows that up in six verses. He says the thing God kept secret for ages and finally shouted from the rooftops is not a technique or a doctrine. It's a location. Christ is not far off, not waiting for you to climb to him, not scheduled to arrive when you've cleaned up. He has taken up residence inside ordinary believers, and that indwelling is the whole hope. The tabernacle had God behind a veil. The temple had glory in a room nobody could enter. Now the glory lives in the person doing your dishes and the person you're teaching. That's why Paul can rejoice in chains and pour out his life laboring — a man carrying that treasure will bleed to hand it on. You get to be the one who tells a room full of people that the presence they keep chasing already lives under their own roof. There are few better things to say to a human being.</w:t>
+        <w:t xml:space="preserve">Most people in your room are exhausted from trying to become someone better. They pray, they slip, they resolve, they slip again, and quietly they've concluded that the Christian life is mostly about willpower they don't have. This passage detonates that. Paul says the thing prophets circled for centuries, the thing angels leaned in to glimpse, the secret God kept sealed through generation after generation, has now been told out loud, and the content of it is not a technique. It's a Person. Christ himself, living inside people who used to have no covenant, no promise, no hope. Gentiles. Outsiders. Ordinary. That's your room. When someone in your class hears that their hope of glory is not their track record but Christ already at home in them, something loosens that no amount of encouragement could loosen. You are not handing them one more thing to try harder at. You are telling them the striving was never the source of the power. You get to be the person who tears the envelope open in front of them and lets them read what was inside all along. There are worse ways to spend an evening.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach a word, do the exercise yourself. Take the hardest thing you're carrying right now — a loss, a diagnosis, a relationship you can't fix — and pray, out loud, in your own kitchen this week, that God would use that exact thing for someone else's good. Then text one grieving person and tell them you're praying for them by name. Do it before Sunday. When you stand up to teach 'I rejoice in my sufferings,' you'll be speaking as someone who tried it this week, not someone quoting an apostle. The room can always tell the difference.</w:t>
+        <w:t xml:space="preserve">Before the room ever does it, you sit with the exercise yourself the night before. Name one grief that's actually sitting on you right now — not a museum-piece grief you've already processed, a live one. Tell God plainly what hurts, in real words. Then say out loud, alone, 'Christ in you, the hope of glory,' and notice how the sentence lands differently when it's aimed at the specific ache and not at the abstract idea. If it feels awkward or forced or even hollow at first, good — now you know exactly what your people will feel, and you can name that awkwardness for them instead of pretending it's supposed to feel triumphant on the first try.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Name the person who first told you about Jesus — and whether you ever actually thanked them.</w:t>
+        <w:t xml:space="preserve">PROMPT: A time you rejoiced in the middle of something hard — not after it ended, in the middle — because it was clearly serving someone else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tell about a hard thing you're still carrying that you've started to suspect God is using for someone else's good.</w:t>
+        <w:t xml:space="preserve">PROMPT: The moment you first understood that your hope was Christ in you and not your own progress — what were you failing at when that landed?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Describe the last time you did an ordinary task — dishes, an inbox, a commute — and it landed on you that Christ was in you the whole time.</w:t>
+        <w:t xml:space="preserve">PROMPT: Someone younger in the faith you're quietly watching grow right now, and whether they know you've noticed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'God has taught me to find joy in every trial.' Real — 'My mom's diagnosis came in March and I still don't have a tidy lesson from it, but last week I prayed God would use it for the woman down the hall going through the same thing, and something in me settled for the first time in months.'</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished-vs-real): Polished — 'God taught me so much through that season of loss.' Real — 'My mom died in March and I still cry in the car and I don't have a lesson about it yet, but the one thing that hasn't left is that He's in there with me.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: bring it lived-in, not raw — a scar you've made some peace with, not a wound still bleeding on the room.</w:t>
+        <w:t xml:space="preserve">GUARDRAIL: Go real, not raw — bring a scar you can talk about steadily, not a wound you're still bleeding from in front of the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Hold up a locked box or your closed fist. Say: for centuries God kept something inside, not out of stinginess but the way a father hides a gift behind his back until the right moment. Today we find out what was in the box — and I promise you it's not what you'd guess."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">A blunt personal question earns the right to open the text.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Hold up a sealed envelope. Say: imagine this has been closed for two thousand years. Prophets asked what was in it. Kings died wondering. Then open it and read one line: 'Christ in you.' That's what Paul is describing in these verses — a secret finally told."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with a concrete image before an abstract idea — the mind grabs a picture faster than a concept.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Before we read anything: tell me about a time you saw someone carry a hardship gladly because it served someone else. Paul says he rejoices in his sufferings for this church. Let's start there."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open with the table question so people talk about a real person before they talk about ideas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Paul wrote this in prison and says he's rejoicing. Not 'coping.' Rejoicing. Either he'd lost it or he knew something we usually miss. I think it's the second one. Want to look at why?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lead with the tension in one honest sentence — no runway, just the hook.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word to teach is mystērion — verse 26, 'the mystery which has been hidden for ages.' Kill the modern meaning first. We hear 'mystery' and think of a puzzle, a whodunit, something clever people crack. That's not it. Mystērion means a plan God held back — locked in the counsels of heaven, impossible for any human mind to reason its way toward — until God himself decided to say it out loud. Here's the image: put both hands behind your back like you're hiding something from a child, and hold it there. Let the room wait a beat too long. That waiting IS the ages and generations. Now bring your hands forward, open. That's verse 27. And what's revealed isn't a formula. It's a place: Christ in you, the hope of glory. Read that line slowly, and then stop talking. Let the silence do its work.</w:t>
+        <w:t xml:space="preserve">Teach mystērion. In English 'mystery' means a puzzle you crack with enough clues — a whodunit. That is exactly what Paul does NOT mean. Mystērion is a secret nobody could have figured out no matter how clever, because it was locked in God's own counsel until He decided to say it out loud. Here's your physical image: cup both hands together tightly, like you're hiding something small inside them, and hold them up. Say — for ages, this stayed shut. The prophets couldn't pry it open. Then throw your hands wide open, palms up, empty and exposed. That's mystērion. Not solved. Revealed. Given away. And when the hands open, what falls out isn't a doctrine or a code. It's a Person, living in people who were never supposed to qualify. Say the line slow, then stop talking: 'Christ in you, the hope of glory.' Let the silence sit. Don't rescue it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Paul says he rejoices in his sufferings. Not endures — rejoices. What's the difference, and does that sound possible to you or does it sound fake?</w:t>
+        <w:t xml:space="preserve">1. Paul says he rejoices in his sufferings. Not endures — rejoices. What's the difference, and have you ever actually felt it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let the skeptics speak first; if someone says it sounds fake, thank them and keep it open — don't rescue Paul too fast. The honesty here sets the depth for everything after.</w:t>
+        <w:t xml:space="preserve">Coaching note: Let the honest 'no, never' answers stand. Don't fix them. The gap between enduring and rejoicing is the whole point, and someone admitting they only know how to endure is more useful than a rehearsed testimony.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Have you ever met someone who genuinely seemed at peace in the middle of something awful? What was different about them?</w:t>
+        <w:t xml:space="preserve">If it stalls: Simpler: think of the hardest thing you've been through. Did any part of it ever feel worth it because it helped someone else? Yes or no is fine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. God kept this plan hidden 'for ages and generations,' then flung it open. Why hold a good gift back at all? What does the timing tell you about how God works?</w:t>
+        <w:t xml:space="preserve">2. Paul calls his job 'the commission God gave me to fully proclaim to you.' If your work — paid or not — is a commission toward specific people, who are those people this week?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Resist letting this go abstract-theological. Steer them toward the father-hiding-a-gift image and toward their own experience of God's timing.</w:t>
+        <w:t xml:space="preserve">Coaching note: Push for names and roles, not categories. 'My coworkers' is a dodge; 'the new guy who's drowning on the loading dock' is a commission. Slow them down until it gets specific.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Think of a time you finally understood something about your life that you couldn't have handled years earlier. Ever felt like God waited on purpose?</w:t>
+        <w:t xml:space="preserve">If it stalls: Name one person you'll see before Friday who would be helped if you actually paid attention to them. Just one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Here's a real split. When you actually pray, is Christ mostly OUT THERE that you're reaching toward, or IN HERE already living in you? Vote with your feet — window if 'out there,' door if 'in here.' Now defend your spot.</w:t>
+        <w:t xml:space="preserve">3. 'Christ in you, the hope of glory.' Where do you actually locate your hope on a hard day — in Christ being in you, or in how you're doing?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is your silent-vote-then-defend moment. Make them commit physically BEFORE anyone talks — it locks in independent judgment so the quiet ones don't just echo the confident talker. The split itself will surprise them. Push both sides to defend honestly.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the heart of the lesson. Most people will admit their hope is really their own performance. Don't shame that — name it as the exact thing this verse is written to overturn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: If nobody moves, go first: stand where YOU actually live most days and say why. Then ask one person by name where they'd stand.</w:t>
+        <w:t xml:space="preserve">If it stalls: On a bad day, does your confidence go up or down based on how well you behaved that day? What does that tell you about where your hope really sits?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Paul says God works in him 'mightily' while he labors at ordinary work. Where's the hardest place for you to believe Christ is actually in you and at work — which room, which task, which relationship?</w:t>
+        <w:t xml:space="preserve">4. Here's a two-sided one. Does the presence of Christ in you make your effort matter MORE, or does it make your effort pointless? Pick a side — this room's window if 'matters more,' the door if 'pointless' — then convince the other side.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is where it gets personal. Name your own hardest place first. Watch for the person who names a job or a marriage — that's the real answer, protect it.</w:t>
+        <w:t xml:space="preserve">Coaching note: Run a silent vote first: hands up, or actually get bodies moving to the two sides of the room before anyone speaks. Committing physically before discussing stops the quiet folks from just agreeing with the loudest voice, and the split will surprise them. Then land Philippians 2:12-13 — God works IN you, so your effort and His power were never rivals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Name one thing you'll do tomorrow that feels too ordinary or too discouraging for God to bother with.</w:t>
+        <w:t xml:space="preserve">If it stalls: If Christ is already doing the work in you, why bother trying at all? Answer that first, then we'll see where you stand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. If 'Christ in you' is true right now — not someday — what's one thing you're carrying or waiting on that changes tonight?</w:t>
+        <w:t xml:space="preserve">5. Paul labored 'admonishing and teaching everyone with all wisdom, so that we may present everyone perfect in Christ.' Who are you laboring for like that right now — and if the honest answer is nobody, why not?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the landing question; don't rush past silence here. Let them sit in it. Whatever they name becomes the material for your closing prayer.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is where it costs something. The 'nobody' answers are the important ones — don't let people off with vague good intentions. Tie it straight to the take-home action of sending one message this week.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Finish this sentence out loud: 'If Christ is really already in me, then I can stop ______.'</w:t>
+        <w:t xml:space="preserve">If it stalls: Is there one person younger in the faith than you that you could send a single text to this week? Who?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"What does 'fill up what is lacking in the afflictions of Christ' mean — was Jesus' suffering not enough?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">'Perfect' here means mature, complete, brought to the goal — a believer fully formed in Christ, not a flawless one. Paul's whole aim is to grow people up into the Christ who already lives in them.</w:t>
+        <w:t xml:space="preserve">"What does Paul mean by 'filling up what is lacking in Christ's afflictions'? Was Jesus' suffering not enough?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">He's not saying the cross was incomplete. He means his own suffering as a servant is the means by which the good news and its comfort keep reaching new people — 2 Corinthians 1 says the same thing, that his afflictions overflow into comfort for the churches. His pain is not a private loss; it's how the message travels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Why does Paul make such a big deal about the Gentiles? Why was that scandalous?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For a Jew of Paul's training, the idea that God's ancient promises would now belong to outsiders — the uncircumcised, on equal footing, without becoming Jews first — looked like a betrayal of everything Israel had guarded. Paul's whole point is that this wasn't a mistake or an afterthought. It was God's plan all along, kept sealed until now.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"So does 'Christ in you' mean literally, or is that a figure of speech?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Literally. Trace it back — God walked with Adam, then dwelt in a tent, then a temple behind a veil, always near but fenced off. The prophets promised He'd one day put His Spirit inside His people. Paul says that day has come: the dwelling place of God is now the believer, by His Spirit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Was Paul actually in prison when he wrote this?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Yes — chained, awaiting a hearing before Rome, cut off from the churches he loved. That's what makes verse 24 so striking. In a culture that read chains as proof the gods had abandoned you, he opens by saying he rejoices.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you read 'Christ in you, the hope of glory,' do not explain it immediately. Read it, then count five silent seconds. The line does more work in silence than in your commentary.</w:t>
+        <w:t xml:space="preserve">When you open the envelope image and read 'Christ in you,' resist filling the silence. The line is doing more work in the quiet than any explanation you'd add.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">On the silent vote, your job is to keep it genuinely two-sided. The moment you tip your hand about the 'right' answer, everyone drifts to your side and the exercise dies.</w:t>
+        <w:t xml:space="preserve">The silent-vote question in slot four will feel risky — people don't want to move. Move first yourself; stand physically on one side and it gives them permission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Someone will say Paul's joy in suffering sounds fake or superhuman. Don't defend it. Say 'you might be right — let's find out why he could mean it,' and let the text answer instead of you.</w:t>
+        <w:t xml:space="preserve">Watch for the person who goes quiet at question three. That's usually the one whose hope has quietly become their own performance. Catch them after, not in front of the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Before you go, say it out loud, not in your head: name the one ordinary task tomorrow where you'll picture Christ already in you, and name the one grieving person you'll text this week telling them you're praying for them by name.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Next week, open by asking who actually sent the text they committed to — and what happened. Don't shame the ones who didn't; just keep the door open.</w:t>
+        <w:t xml:space="preserve">Commitments: Before anyone leaves, go around and have each person say one sentence out loud: the one person they'll serve or send a message to this week, named specifically. Out loud, not in their head — saying it to the room makes it real.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the specific things people just named — the actual person Maria said she'd text, the grief James finally admitted, the coworker somebody's carrying. Don't reach for a written prayer; naming their real words back to God is the whole point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question three tonight, stop there and stay there. 'Where do you actually locate your hope' is the lesson. Better to sit in that honestly than to rush to five and skim it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, send one text to the group: 'Christ in you, the hope of glory.' Nothing else. Let the verse land again with no lesson attached.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/1-24-29/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 1:24-29 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 1:24-29 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The one thing I'm waiting to arrive before I'll feel close to God:</w:t>
+        <w:t xml:space="preserve">A hardship I could carry gladly if I saw it serving someone else:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Mystērion doesn't mean puzzle — it means a plan God held back. In your own words, what was in the box:</w:t>
+        <w:t xml:space="preserve">Mystērion = a secret God kept sealed for ages, then told out loud. In my own words, the secret is:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When I actually pray, Christ feels mostly OUT THERE / IN HERE (circle one). Why I stood where I stood:</w:t>
+        <w:t xml:space="preserve">On a hard day, my hope tends to sit in ______ (how I'm doing / Christ already in me). Honestly:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The hardest room, task, or relationship for me to believe Christ is in it with me:</w:t>
+        <w:t xml:space="preserve">One specific person my work is a 'commission toward' this week:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If Christ is really already in me right now, then I can stop:</w:t>
+        <w:t xml:space="preserve">The grief I'll tell God plainly about, then say 'Christ in you' over:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Take one hard thing you're carrying and pray specifically that God would use it for someone else's good — then text one grieving person and tell them you're praying for them by name.</w:t>
+        <w:t xml:space="preserve">Before you clock in tomorrow, name to God one specific way you'll serve someone you work with — the coworker who's overwhelmed, the customer nobody wants — and do that one thing before you leave.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you clock in, open your inbox, or start the dishes tomorrow, say out loud: 'God, do your work through this ordinary thing' — then do the next task in front of you as if it matters to him.</w:t>
+        <w:t xml:space="preserve">If grief is sitting heavy, take five minutes to tell God plainly what hurts, then read 'Christ in you, the hope of glory' out loud. Your hope isn't the pain ending soon; it's a Person already inside it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pick one person you'll see this week and speak one genuine word of gospel hope into their week.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Christ is not waiting outside your day. He is already dwelling within you as you step into it.</w:t>
+        <w:t xml:space="preserve">Send one message this week to someone younger in the faith — a text, a call, a shared verse — pointing them to Christ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Christ in you, the hope of glory. — Colossians 1:27</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>