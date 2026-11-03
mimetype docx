--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,142 +23,142 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reconciled and Held: Colossians 1:21-23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 1:21-23 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 1:21-23 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">You were God's enemy and he crossed the whole distance to make peace with you, and that same grip that reached for you is the reason you're still hanging on today.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Read the first four words of verse 21 out loud and let them sit: "enemies in your mind." Not people who drifted, not people who forgot to pray — enemies. That's who God came for. Watch what he does about it.</w:t>
+        <w:t xml:space="preserve">Read the words of verse 21 out loud and let them sit: "hostile in your minds." Not people who drifted, not people who forgot to pray — hostile. That's who God came for. Watch what he does about it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Goal: Get the room to feel the distance in verse 21 and then feel who crossed it. They should leave knowing God made peace with them while they were still his enemy, and that his grip, not theirs, is what keeps them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you're short on time, cut: If time's tight, cut the historical detail about Gentile alienation to a single sentence and protect the "if you continue" turn in verse 23. That's the pastoral heart of the passage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in the moment someone realizes the 'if it is so that you continue' is a comfort, not a threat — that they're still holding on because they're being held.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: It lives in the moment someone realizes the 'if indeed you continue' is a comfort, not a threat — that they're still holding on because they're being held.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your prep: Read verses 21-23 aloud three times until you can say 'the same death that reconciled you keeps you' without notes. Come with the name of one person you've quietly counted an enemy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -226,68 +226,68 @@
         <w:t xml:space="preserve">The Follow-Up Text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This week we start a new habit — a habit for every lesson you'll ever teach, and this week we drill it deliberately: the follow-up text. Remember week 1's drill was about going first and going real, and week 4 was about ending on commitments people say out loud. This one takes the commitment past the door. Level 1, plainly: within 48 hours of teaching, send ONE person from the room a short text that names the specific thing they said they'd do. Not a group blast, not 'great to see everyone.' One person, one specific thing: 'You said you'd pray for your brother by name before you got out of the car. Just thinking about you — did you?' That text tells the room the lesson was real to you after they left, and it turns a nice discussion into a thing someone actually did.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people in your room carry a quiet suspicion that they have to earn their way back to God — that they blew it too badly, drifted too far, believed too weakly, and the door might be barred. This passage names their worst fear out loud and then destroys it. Paul doesn't soften the diagnosis. He says you were alienated. Hostile. An enemy in the very way you thought, expressed in the things you did. And then he turns the sentence: 'yet now he has reconciled.' Enemies don't usually reconcile themselves. The offended party is the one who crossed the distance, and he did it 'in the body of his flesh through death.' Then, for the tender conscience still bracing for the catch, Paul adds his 'if you continue' — and it turns out to be a promise dressed as a condition, because the ongoing holding-on is itself the evidence the reconciling took hold. You get to stand in front of real people who are secretly afraid they're too far gone, and hand them a sentence that says the distance you could not cross, he crossed for you, and he will not let go of your hand. There aren't many privileges like that.</w:t>
+        <w:t xml:space="preserve">Most people in your room carry a quiet suspicion that they have to earn their way back to God — that they blew it too badly, drifted too far, believed too weakly, and the door might be barred. This passage names their worst fear out loud and then destroys it. Paul doesn't soften the diagnosis. He says you were alienated. Hostile. An enemy in the very way you thought, expressed in the things you did. And then he turns the sentence: 'But now He has reconciled you.' Enemies don't usually reconcile themselves. The offended party is the one who crossed the distance, and he did it 'by Christ's physical body through death.' Then, for the tender conscience still bracing for the catch, Paul adds his 'if you continue' — and it turns out to be a promise dressed as a condition, because the ongoing holding-on is itself the evidence the reconciling took hold. You get to stand in front of real people who are secretly afraid they're too far gone, and hand them a sentence that says the distance you could not cross, he crossed for you, and he will not let go of your hand. There aren't many privileges like that.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach a word of this, do the apply exercise yourself. Name the one person you've quietly counted an enemy — the family member you don't text, the coworker whose name tightens your chest. Sit with the fact that Christ reconciled YOU while you were his enemy 'in your mind and in your deeds,' and then take the small costly step this week yourself: pray for that person by name, or send the message that doesn't demand an apology. Do it before Tuesday. If you walk into the room having already felt the cost of it, your voice will carry weight no amount of preparation can fake.</w:t>
+        <w:t xml:space="preserve">Before you teach a word of this, do the apply exercise yourself. Name the one person you've quietly counted an enemy — the family member you don't text, the coworker whose name tightens your chest. Sit with the fact that Christ reconciled YOU while you were 'hostile in your minds, engaging in evil deeds,' and then take the small costly step this week yourself: pray for that person by name, or send the message that doesn't demand an apology. Do it before Tuesday. If you walk into the room having already felt the cost of it, your voice will carry weight no amount of preparation can fake.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PROMPT: A time you were sure you'd gone too far to come back — and someone told you God had already crossed the distance.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -406,72 +406,72 @@
         <w:t xml:space="preserve">COFFEE: "Be straight if it's been a heavy week: 'I'm running on empty today, so I'm going to lean on you two more than usual.' Then read verse 21 and ask, 'Have you ever felt like you'd drifted too far to come back?' Let it be a real question, not a setup."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Name your own state to give them permission to be honest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'reconciled' — Greek 'apokatallassō.' It's a business-and-relationship word for a total change of standing: two parties who were at war are brought all the way back into peace. And notice the direction. In verse 22 the subject of the verb is HE. God did the reconciling. The enemy didn't sue for peace; the offended party did. Here's the physical image: hold your two fists apart at arm's length, knuckles facing each other like two sides that won't move. Now — don't wait for one fist to inch toward the other. Bring your OWN hands together across the whole gap yourself. That's what God did in 'the body of his flesh through death.' He didn't wait for the far-off enemy to climb back. He crossed the distance you could not cross. And then, so no tender conscience misreads the 'if you continue' as a threat, land this and stop talking: the same death that reconciled you keeps you.</w:t>
+        <w:t xml:space="preserve">Teach the word 'reconciled' — Greek 'apokatallassō.' It's a business-and-relationship word for a total change of standing: two parties who were at war are brought all the way back into peace. And notice the direction. In verse 22 the subject of the verb is HE. God did the reconciling. The enemy didn't sue for peace; the offended party did. Here's the physical image: hold your two fists apart at arm's length, knuckles facing each other like two sides that won't move. Now — don't wait for one fist to inch toward the other. Bring your OWN hands together across the whole gap yourself. That's what God did in 'Christ's physical body through death.' He didn't wait for the far-off enemy to climb back. He crossed the distance you could not cross. And then, so no tender conscience misreads the 'if you continue' as a threat, land this and stop talking: the same death that reconciled you keeps you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Paul calls our old condition 'alienated and enemies in your mind.' Does 'enemies' feel too strong to you — or about right?</w:t>
+        <w:t xml:space="preserve">1. Paul calls our old condition 'alienated from God and were hostile in your minds.' Does 'enemies' feel too strong to you — or about right?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: Let people push back. The point isn't to win the argument; it's to get them to feel the size of the gap so the reconciling lands. Don't rush to soften it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -503,107 +503,107 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: This is the hinge. If they land on 'God did it while we were still enemies,' you've got the whole lesson. Read Romans 5:10 aloud to seal it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Look at the verse: 'yet now HE has reconciled.' If enemies don't usually make peace with each other, what does it change that God made the first move?</w:t>
+        <w:t xml:space="preserve">If it stalls: Look at the verse: 'But now HE has reconciled you.' If enemies don't usually make peace with each other, what does it change that God made the first move?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. The goal is to be presented 'holy and without defect and blameless.' Is that how you actually expect to stand before God — or do you brace for something worse?</w:t>
+        <w:t xml:space="preserve">3. The goal is to be presented 'holy, unblemished, and blameless.' Is that how you actually expect to stand before God — or do you brace for something worse?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: Watch for the tender conscience here. Someone may quietly admit they don't believe it about themselves. Sit with that honesty; don't fix it too fast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If it stalls: Yes or no to start: when you picture standing before God, do you picture him disappointed? Let's start there and hold it up against verse 22.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Verse 23 says 'if it is so that you continue in the faith.' Does that little 'if' comfort you or scare you — be honest.</w:t>
+        <w:t xml:space="preserve">4. Verse 23 says 'if indeed you continue in your faith.' Does that little 'if' comfort you or scare you — be honest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: Many carry real fear here. Don't dismiss it. Walk them to the image: grounded, steadfast, rooted like a building on rock — held, not dangling. The continuing is evidence, not the price.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -678,93 +678,93 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Why does Paul call them 'enemies' — weren't they just pagans who hadn't heard yet?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Paul locates the hostility in the mind and in the deeds — left to itself the human heart didn't long for the true God, it resisted him, dressing rebellion in devotions to things that weren't God at all. Alienation wasn't one-sided; it was active.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"What does 'in the body of his flesh through death' mean — why say it that way?"</w:t>
+        <w:t xml:space="preserve">"What does 'by Christ's physical body through death' mean — why say it that way?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Paul is stressing a real, physical death of a real body on the cross, probably to counter teachers who downplayed Christ's true humanity. God didn't reconcile us from a distance; he came near in Christ and carried the enmity into his own body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Does the 'if you continue' mean I could lose my salvation?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The 'if' is meant to comfort, not terrify. 'Grounded and steadfast' is building-on-rock, roots-gone-deep language — the continuing is the evidence that his reconciling work took hold, not the price you pay to keep it. As Jude 24 says, he's the one able to keep you from stumbling.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">"What does it mean the gospel 'is being proclaimed in all creation under heaven' — literally everyone had heard?"</w:t>
+        <w:t xml:space="preserve">The 'if' is meant to comfort, not terrify. 'Established and firm' is building-on-rock, roots-gone-deep language — the continuing is the evidence that his reconciling work took hold, not the price you pay to keep it. As Jude 24 says, he's the one able to keep you from stumbling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What does it mean the gospel 'has been proclaimed to every creature under heaven' — literally everyone had heard?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It's Paul's way of saying the gospel is going out to the whole world, not confined to one nation or region like the old covenant was. He's contrasting the reach of the Good News with the walled-off distance these Gentiles once lived in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -850,89 +850,89 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/1-21-23/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 1:21-23 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 1:21-23 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One word for how far from God you once felt (or once were): ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Verse 22 says God's goal is to present you 'holy and without defect and blameless.' Write how you actually expect to stand before God — honest version:</w:t>
+        <w:t xml:space="preserve">Verse 22 says God's goal is to present you 'holy, unblemished, and blameless.' Write how you actually expect to stand before God — honest version:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The name of one person you've quietly counted an enemy (you won't have to say it out loud):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>