--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1011 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Head That Never Runs Dry</w:t>
+        <w:t xml:space="preserve">First in Everything: Colossians 1:18-20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 1:18-20 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 1:18-20 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Jesus is the one place your life actually comes from, and the peace you keep chasing was already bought with his blood, so you can stop trying to manufacture what he already handed you.</w:t>
+        <w:t xml:space="preserve">The distance you feel from God didn't get closed by you climbing up to him. He came all the way down, bled on a Roman cross, and made the peace himself, and now the whole thing waits on you to just receive it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hold up your own hand and look at it. Cut it off from your body and how long does it stay alive? That's the picture Paul is about to hand us, and it changes everything about who Christ is to you.</w:t>
+        <w:t xml:space="preserve">Blood is the language of violence. Every time you hear that word, something has gone wrong. So watch what Paul does with it here: he makes blood the currency of peace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to see Christ not as one supply line among many but as the single Head every ounce of their life flows from. They should leave knowing peace with God was already purchased, not something they earn.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to see that the peace they keep trying to earn was already made at the cross, and that the crucified man is first over everything. If they leave still thinking they have to climb, the lesson didn't land.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the extended word-study on the ancient view of the head if time is tight. The image survives in one sentence; the reconciliation-through-blood half of the passage cannot be dropped.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the Stoic 'cosmos as a body' background if time is tight. It's fascinating, but the peace-through-blood point is the one they have to walk out with.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in the moment someone names a broken relationship or a grief they've been carrying and connects it to 'peace through the blood of his cross.' Not in admiring the hymn's beauty, but in one person deciding to send the text or write the name.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: It lives in the moment a person names a cold relationship out loud and admits the peace-making move is theirs to send. Not in admiring the theology of 'all the fullness.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Do the central exercise yourself before you walk in — name your own severed relationship or grief and sit with the phrase 'firstborn from the dead.' You cannot lead people somewhere you haven't gone this week.</w:t>
+        <w:t xml:space="preserve">Your prep: Sit with 'the firstborn from among the dead' and 'making peace through the blood' until you can say them without notes. If your own grief or a broken relationship comes up while you prep, that's not a distraction, that's your opening.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening / hand image (4 min) · Read the passage aloud twice (3 min) · Teach 'head as source' + the Colossae context (8 min) · Teach the word apokatallassō with the mug image, land on the cross line + silence (7 min) · Discussion Q1-Q3 (13 min) · Q5 commitment go-around (8 min) · Close praying their named commitments back (2 min). Transformation happens in the commitment go-around — protect those 8 minutes. If short, cut the extended Colossae context and shorten Q1.</w:t>
+        <w:t xml:space="preserve">Classroom opening 'blood is violence' (4 min) → read 1:18-20 aloud twice (3 min) → teach 'fullness'/plērōma with the cupped-hands image (8 min) → questions 1-2 in the full room (10 min) → question 3 or 5 in pairs, then report back (12 min) → commitments around the room, you first (6 min) → spontaneous prayer over what was named (2 min). Transformation happens in the pairs and the commitment round. If short, cut the Stoic-cosmos background inside the 'fullness' teaching, not the commitment round.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group 'empty tank' opening (6 min) · Read passage twice (3 min) · Head-as-source teaching (7 min) · apokatallassō word + mug image + silence (8 min) · Discussion Q1-Q4, lingering on Q4 (24 min) · Q5 commitment go-around, refuse summaries (9 min) · Pray their actual words back (3 min). Transformation lives in Q4 and the commitment — give Q4 real silence. If short, drop Q2 and tighten the teaching block.</w:t>
+        <w:t xml:space="preserve">Small-group opening 'does God feel far off' (5 min) → read the passage, each person a phrase (4 min) → teach 'fullness' with hands (8 min) → questions 1-3 conversationally (18 min) → question 4 slow, let grief breathe (10 min) → question 5, the commitment question, names and a 'when' (10 min) → prayer over the specific things named (5 min). Transformation lives in questions 4 and 5. If short, trim question 2 — the ladders — since question 5 carries the weight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening — read the three verses, ask the earn-vs-done question (5 min) · Talk through it honestly (8 min) · Say apokatallassō plainly: peace fully mended, not patched (4 min) · Q3 and Q4 conversationally (9 min) · Each name one concrete step you'll take this week (3 min) · Short spontaneous prayer over what was named (1 min). Transformation happens when someone admits they've been waiting for the other person to move first. Cut nothing — just go slower and let it be a real conversation.</w:t>
+        <w:t xml:space="preserve">Coffee opening 'peace already made sounds too easy' (3 min) → read 1:20 out loud together (2 min) → say the 'fullness' idea plainly, God came all the way down, no ladder (6 min) → straight to question 1 and question 5 (12 min) → each of you names one message you'll send and when, you first (5 min) → short prayer for each other by name (2 min). Transformation is the named message. Nothing to cut at this length — protect the commitment moment above all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Commitments, Not Summary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Here is a habit for every lesson you'll ever teach — this week we drill it deliberately. When you close, do NOT recap what you covered. Nobody's life changes because they can summarize a paragraph back to you. Instead, land the hour on a specific, out-loud commitment: 'Before you leave, say one thing you're actually going to DO this week because of this.' A summary asks the head; a commitment asks the will. This week, practice the plainest version: at the end, refuse to review, and instead go around and have each person name one concrete action. If someone gives you a summary ('so Jesus is the head, and he made peace'), gently push: 'Good — now what are you going to do about it?' You're training yourself, starting now, to end on the will and not the notes.</w:t>
+        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach — this week we drill it deliberately. Most lessons end with a summary: the teacher recaps the three points, everyone nods, coats go on. Nodding is not transformation. This week you will end not by summarizing but by asking each person to say out loud one specific thing they will DO before you meet again. Not 'I'll think about the church more.' Something with a name and a deadline: 'I'll text my brother Saturday.' 'I'll say one good word about my church at lunch Tuesday.' You go first so the bar is set. Write down what people say — you'll follow up. A summary asks the room to agree. A commitment asks the room to move. Drill the difference tonight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The people in front of you are exhausted from holding their own lives together. They are managing their marriages, their grief, their guilt, their broken friendships — running every one of those systems off their own dwindling supply. Colossians 1:18-20 walks into that exhaustion and says something staggering: there is a Head, and the whole body draws its life from him and nowhere else. A first-century reader didn't hear 'head' as 'boss.' He heard 'source' — the wellspring the body lives from. Cut off the source and the limbs die. That's not a management chart; that's an oxygen line. And then Paul does something almost violent to the beauty of it: this cosmic Lord, in whom all the fullness of God was pleased to live, makes peace by bleeding. Not by decree from a safe distance. He dies at the hands of the people he's reconciling. Your room contains someone who thinks peace with God is still theirs to earn, someone estranged from a family member, someone grieving. This passage speaks directly to all three. You get to be the one who tells them the supply has never once run dry. That is a privilege.</w:t>
+        <w:t xml:space="preserve">Your people carry around a quiet math: God is up there, I am down here, and the gap is mine to close. So they climb — better behavior, more discipline, more church attendance, a running tally of whether they've done enough. It's exhausting, and it never ends, because the distance always feels a little wider than yesterday. Colossians 1:18-20 detonates that math. The teaching drifting into Colossae said God was too holy and too far to touch the material world directly, so you needed intermediaries, a ladder of lesser powers to bridge the gap. Paul answers flatly: all the fullness of God took up residence in one man, and that man bled on a cross to make peace with things on earth and things in heaven. Not from a distance. Not by wishing it. Made. When you teach this, you're not handing people a doctrine to admire. You're prying their fingers off a ladder they've been climbing their whole lives and turning them around to see that the One at the top already came all the way down to them. There are few things you'll ever get to say to a room that matter more. Get to say it plainly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach a word of this, do the exercise yourself this week. Sit down alone and name your own severed relationship — the family member, the old friend, the person you no longer speak to. Then write out the short text the apply card describes: 'I've been thinking about you and I hope you're well.' Decide whether you'll actually send it. If you're carrying grief instead, write the name of the person you lost and one thing you thank God for about them, and sit with 'the firstborn from the dead' until it stops being a phrase and starts being a promise. Do this first. When you stand up to teach, the room will hear the difference between a teacher describing a doorway and a teacher who has walked through it.</w:t>
+        <w:t xml:space="preserve">Before you stand in front of anyone, do the central exercise yourself. Name one relationship of yours that has gone cold — a sibling, an old friend, someone at church you avoid. Write down the one sentence you've been not-sending. Then decide whether you'll actually send it before you teach this lesson, or before you meet again. If you ask the room to send a peace-making message while you're still sitting on yours, they'll smell it. The peace Christ made is supposed to spill somewhere, and it should spill out of you first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prompt: a time you tried to run your life off your own supply and hit empty — what 'source' had you cut yourself off from?</w:t>
+        <w:t xml:space="preserve">A time you were exhausted from trying to climb your way close to God, and what it cost you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prompt: a relationship you let stay broken for years, and what it cost you (or what happened when you finally moved first).</w:t>
+        <w:t xml:space="preserve">A relationship that went cold and the message you either sent or are still avoiding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sample (polished-vs-real): POLISHED — 'God taught me a beautiful lesson about reconciliation that season.' REAL — 'My brother and I didn't talk for six years over money, and I was sure I was right, and I sent the first text last spring with my thumb shaking.'</w:t>
+        <w:t xml:space="preserve">A graveside or a loss where 'the firstborn from among the dead' was the only thing that held.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: tell it real, not raw — a wound you've healed enough to talk about steadily, not one still bleeding in front of the room.</w:t>
+        <w:t xml:space="preserve">SAMPLE — polished vs real: Polished: 'The Lord graciously restored a fractured relationship in my life.' Real: 'I didn't talk to my brother for three years, and one text I almost didn't send fixed it in ten minutes.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="90"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Guardrail: tell it real, not raw — a story you've made peace with, not a wound you're still bleeding from in front of the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Hold up your hand and really look at it. If I cut it off at the wrist, how long does it stay alive? A few minutes. It has no life of its own — every bit of what it does, it draws from the body it's attached to. Now hear Paul: 'He is the head of the body.' In the ancient world the head wasn't the boss. It was the source. Hold that picture; we're going to build on it."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">One vivid claim, personally aimed — no runway, straight to the stakes.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Blood is the language of violence — it always means something has torn. So why does Paul reach for that exact word to describe how God made peace? Hold that tension. We'll see he chose it on purpose."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with a contradiction to create tension the text will resolve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Be honest for a second: does God ever feel far off, like there's a distance you're supposed to close and never quite can? Keep that feeling in mind. Paul's about to tell us who actually closed it."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open with a shared felt experience so the abstract lands personally.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "There's a line in Colossians that says the peace you're looking for was already made and is just waiting for you to take it. That sounds too easy. Let me show you why it isn't."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lead with a plain, disarming claim you'll spend the time defending.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'reconcile' — Paul's Greek is apokatallassō. It's not a soft word for smoothing things over. It carries the sense of a broken relationship thoroughly restored — brought all the way back and settled for good. Not patched. Fully mended. Here's the physical image: hold up a coffee mug and pretend to drop it, then mime gluing it back together crack by crack, so it always shows the seams. That's how we usually 'make peace' — patched, seams showing, ready to break along the old lines. Now say: apokatallassō isn't that. It's the mug made new, no crack, no seam, as if it never broke. That's what the blood of the cross does between you and God. And then read the line and stop: 'having made peace through the blood of his cross.' [Let the silence sit. Don't rescue it.]</w:t>
+        <w:t xml:space="preserve">Teach the word 'fullness' — Greek plērōma. In Colossae the new teaching pictured God as thinned out on the way down: full up top, a little less in each lower power, barely a trace by the time you reach the material world. Divinity parceled out, watered down as it descends. Paul takes that picture and smashes it. Cup your hands like you're holding water, then slowly tip them and let it drain through your fingers — that's how their teaching imagined God reaching the world, arriving as a trickle. Now make a fist. Nothing lost, nothing leaking, all of it held. That's plērōma. 'God was pleased to have all His fullness dwell in Him' — the entire completeness of God, nothing held back, nothing delegated elsewhere, took up residence in the crucified man. Which means the blood on that cross was God's own. Sit with the line: the distance you feel from God was not closed by climbing. It was closed by his coming down. [Then let it be silent.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Paul calls Christ 'the head of the body.' In the ancient world that meant source, not boss. What changes when you hear 'head' as the place your life flows FROM rather than the one giving orders?</w:t>
+        <w:t xml:space="preserve">1. Paul says peace was made 'through the blood of his cross.' Why blood? Why not just declare peace from a distance?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let people wrestle with the shift. Some will resist — they like Jesus-as-manager because it keeps them in control of the doing. Draw that out gently.</w:t>
+        <w:t xml:space="preserve">Coaching note: You want them to feel that peace cost something. Don't rush to comfort — let the strangeness of violence-becoming-peace sit before you resolve it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Simpler: name one thing you'd have to stop trying to produce on your own if you really believed your life flowed from Christ and not from you.</w:t>
+        <w:t xml:space="preserve">If it stalls: Think of a real feud you've seen end. Did it end just because someone said 'let's be at peace,' or did someone have to give something up first?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. The teachers at Colossae were adding angels, secrets, and philosophy to Christ — as if he were one supply line among several. What do WE tend to add to Jesus as an extra supply line today?</w:t>
+        <w:t xml:space="preserve">2. The teaching in Colossae said you needed a ladder of intermediaries to reach a far-off God. What ladders do people climb today to feel close to God?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Push past churchy answers. 'Money,' 'career,' 'approval,' 'having the right theology' are all supply lines people trust alongside him. Name your own if the room is quiet.</w:t>
+        <w:t xml:space="preserve">Coaching note: Let them name specifics — good behavior, church attendance, being useful. Write them on a board. These are the very things Paul's answer dismantles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Yes/no way in: when you feel empty, what's the FIRST thing you reach for — before you reach for Christ?</w:t>
+        <w:t xml:space="preserve">If it stalls: Finish this sentence for yourself: 'I feel close to God when I've ______.' What goes in that blank?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Paul says peace was made 'through the blood of his cross.' Why does it matter that God didn't just declare peace from a distance but bled for it?</w:t>
+        <w:t xml:space="preserve">3. Christ is called 'the head of the body, the church.' How does it change the way you talk about your own church to remember it's a body Christ is the head of?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the heart of the hour. If it stays theological, bring it down: cheap peace and costly peace feel completely different to the person receiving it. Let that land.</w:t>
+        <w:t xml:space="preserve">Coaching note: This ties to the take-home action about speaking well of the church instead of joining the complaining. Push gently — most people have a running critique ready. Ask for one honest good word instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: More concrete: think of a time someone forgave you and it clearly cost them something. How was that different from a casual 'it's fine'?</w:t>
+        <w:t xml:space="preserve">If it stalls: Say one true good thing about your church out loud right now. Just one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Is there a broken relationship in your life right now where you've been waiting for the other person to move first?</w:t>
+        <w:t xml:space="preserve">4. 'The firstborn from among the dead' — Christ walked out of the tomb ahead of everyone who trusts him. Where do you most need that to be true right now?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is where transformation lives. Don't fill the silence fast. If someone names one, honor it and don't fix it — just ask, 'What would moving first cost you?'</w:t>
+        <w:t xml:space="preserve">Coaching note: Grief will surface here. Slow down. Don't fix it, don't move on fast — let someone name a loss and let the room hold it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Easier: you don't have to name the person — just a yes or no: is there someone you've stopped speaking to?</w:t>
+        <w:t xml:space="preserve">If it stalls: Is there someone you've lost, or a fear about death, that this phrase touches? You don't have to say who.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Christ 'moved toward us first' at the cost of his own blood. What's one concrete step this week where you go first — a text, a name written down, a wound named out loud to God?</w:t>
+        <w:t xml:space="preserve">5. If the peace was already made and just waits to be received, what is one relationship of yours where you've been waiting for the other person to move first?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the commitment question — the drill in action. Refuse summaries. If someone answers in general terms, push: 'Good — now what specifically, and when?'</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the commitment question — the whole night points here. Don't let it stay hypothetical. Get names and a 'when.' You go first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Narrow it: just finish this sentence out loud — 'This week I will send / write / say ______.'</w:t>
+        <w:t xml:space="preserve">If it stalls: Is there one person you've stopped texting? Just picture the last message you didn't send.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"What does 'firstborn from the dead' mean — was Jesus not the first person ever raised?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">Because that's the great reversal — the Lord who holds the galaxies together makes peace not by overpowering enemies but by dying at their hands. Paul deliberately lands this hymn about cosmic glory on a bloody cross, because that's exactly where the reconciling happened.</w:t>
+        <w:t xml:space="preserve">"What does 'all the fullness' actually mean?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The complete presence of God — not a portion, not a reflection, the whole of deity with nothing held back — took up residence in Christ. Paul says it plainly a chapter later: 'in Christ all the fullness of the Deity dwells in bodily form' (Colossians 2:9).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Why does it say 'firstborn from among the dead' — was Jesus the first person ever raised?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Others were raised before and died again; Jesus is 'firstborn' in the sense of being first through death and out the other side permanently, ahead of everyone who trusts him. The same title in Revelation 1:5 ties his resurrection directly to his rule over every earthly power.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Does 'reconcile to Himself all things' mean everyone and everything is automatically saved?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paul's point is the scope of Christ's peace-making work — things on earth and in heaven — accomplished at the cross by God's own initiative (2 Corinthians 5:19). It's the ground of reconciliation offered to the whole created order; the passage still calls people to receive that peace, not to assume it applies with no response.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Why does Paul suddenly talk about the church in the middle of all this cosmic language?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">First-century readers pictured the whole universe as a giant body, so Paul borrows the image and stuns them with it — the body isn't the cosmos, it's the church, and its head is a particular man who died and rose. His universal reign and his headship over his people are one and the same gift (Ephesians 1:22-23).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you ask about broken relationships (Q4), the silence will feel unbearable. It isn't — it's people deciding whether to be honest. Count to fifteen in your head before you say another word.</w:t>
+        <w:t xml:space="preserve">After the discussion, replay it in your head: did anyone actually move — concede a point, admit a ladder they've been climbing, name a relationship — or did the whole hour run on agreement? Pleasant consensus is the most common disguise for a lesson that changed nothing. If nobody moved, build a two-sided question in next week so there's something to move on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">After the hour, replay it: did anyone actually MOVE — concede a point, admit they'd been waiting for the other person to move first — or did it run entirely on agreement and nodding? A room can feel wonderful and change nothing. If nobody moved, you didn't put enough real tension in; next week build in a genuine two-sided question so there's something to move on.</w:t>
+        <w:t xml:space="preserve">When you spot someone who visibly rethought something — you'll see it on their face — name it privately afterward: 'I saw you change your mind on that today, that's the whole point.' That quiet word does more than any recap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you saw someone rethink something today, name it privately afterward: 'I watched you reconsider that — that's the whole point.' That quiet word does more than any polished close.</w:t>
+        <w:t xml:space="preserve">Grief will show up at question 4 whether you plan for it or not. Don't be afraid of the silence when it does. The worst thing you can do is fill it fast; the best thing is to let it breathe and then read 'firstborn from among the dead' one more time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Don't let me summarize this for you. Go around: say out loud one concrete thing you're going to do this week because of these verses — a text you'll send, a name you'll write down, a hurt you'll say to God in the car. Name it, don't describe it.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Text the group midweek: 'Did you send it / write it / say it? No need to reply — just do it if you haven't.' That one text turns a lesson into an action.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around the room. Each person says out loud one specific thing they'll do before we meet again — the honest good word about your church, the plain sentence to God about your grief, or the message you've been avoiding. Name it and name when.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the exact things people just named — the specific cold relationship, the specific loss, the specific church they'll speak well of. Don't reach for a written prayer; saying their actual words back to God is the point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room gets stuck at question 3 or 4 and someone's grief or a real relationship opens up, stay there. Do not push to finish all five. A room that truly sat with 'the firstborn from among the dead' beats a room that rushed to the finish line.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, text two or three people the one question: 'Did you send it?' — the message, the good word, the prayer they named. That single follow-up is what turns a nice night into a changed week.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/1-18-20/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 1:18-20 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 1:18-20 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One thing in my life I'm currently trying to hold together on my own steam:</w:t>
+        <w:t xml:space="preserve">'I feel close to God when I've ______.' Fill in your own blank — the ladder you tend to climb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">An 'extra supply line' I trust alongside Christ (what I reach for first when I'm empty):</w:t>
+        <w:t xml:space="preserve">One honest good word about your own church, in a full sentence:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In my own words, 'peace through the blood of his cross' means:</w:t>
+        <w:t xml:space="preserve">The one message you've been avoiding sending — write the single sentence here first:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A relationship where I've been waiting for the other person to move first (initials are fine):</w:t>
+        <w:t xml:space="preserve">Say it back in your own words: what does it mean that peace was 'made,' not just declared?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This week I will go first by: (a text I'll send / a name I'll write / a hurt I'll say to God)</w:t>
+        <w:t xml:space="preserve">One thing you'll actually DO before next time, with a day attached:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Send one short text to the person you're estranged from: 'I've been thinking about you and I hope you're well.' No defending your side, no reopening the fight. Send it even if you get silence back.</w:t>
+        <w:t xml:space="preserve">Next time someone runs down the church or another believer, don't join in. Speak of the church the way you'd speak of a body you belong to and love — even one honest good word out loud when complaining would be easier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're grieving, tonight write down the name of the person you lost and one thing you thank God for about them. Let yourself cry if the tears come — grief and hope can share the same page.</w:t>
+        <w:t xml:space="preserve">If grief is close, sit with 'the firstborn from among the dead' and say it plainly to God — at the graveside, the kitchen table, or the car: my hope for the one I've lost rests on the risen Christ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where an old wound still aches, name it to God out loud in the car this week. Tell him plainly what still hurts, trusting the one who already made peace.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">One Head. All the fullness. Peace already purchased. Draw from the source that has never once run dry.</w:t>
+        <w:t xml:space="preserve">Where a relationship has gone cold, send the message you've been avoiding. One sentence offering peace is enough to start — send it today.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The peace you long for was already made. It waits to be received.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>