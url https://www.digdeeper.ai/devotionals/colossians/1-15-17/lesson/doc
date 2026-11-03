--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1011 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The One Who Holds It All Together</w:t>
+        <w:t xml:space="preserve">Held Together In Him — Colossians 1:15-17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 1:15-17 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 1:15-17 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The same Jesus who made every star and every angel the Colossians were scared of is holding your whole shaky life together right now, so there's nobody and nothing you have to get past to reach God.</w:t>
+        <w:t xml:space="preserve">The same Jesus who made every atom and every angel is the one keeping your whole life from flying apart right now, which means you were never actually the one holding it together.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Somewhere in Colossae, a teacher was selling people a ladder. To reach God, they said, you have to climb past ranks of spirits, honor them, keep them happy, work your way up. Paul doesn't argue about the rungs. He kicks the whole ladder over.</w:t>
+        <w:t xml:space="preserve">Look at your hand for a second. Every atom in it is being held in place at this exact moment by someone. Paul says it's Christ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: The room walks out knowing there is no crowd of spirits, no ladder, no middleman between them and God — only the Christ who made it all and holds them right now. Move it from a fact they can recite to a weight they can feel on their shoulders being carried.</w:t>
+        <w:t xml:space="preserve">Goal: Move the room from admiring a big theological Jesus to letting go of one thing they've been white-knuckling, because he holds all things together and they don't. Cosmic Christ, kitchen-table relief.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the deep dive on 'firstborn' word-history if time is tight; you can settle it in one sentence. Don't cut the moment where someone names the thing they're afraid is bigger than Jesus.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: If time runs short, cut the full walk through John 1 and Hebrews 1 cross-references. Keep the word study on 'firstborn' and the handing-back exercise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives when a person names the specific worry or power they've been treating as if it stands between them and God, then hears 'he made that too, and he made you.' Not in the theology — in the naming.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: It lives in the moment someone names the specific weight they've been carrying as if it were theirs to hold. Not in getting 'held together' defined correctly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Do teachingTheWord out loud in an empty room until 'in him all things hold together' comes out of you and not off the page. Know the 'firstborn' answer cold so you're not thrown when someone raises it.</w:t>
+        <w:t xml:space="preserve">Your prep: Come having already handed back your own one thing before you walk in. You cannot lead people to release a grip you haven't loosened this week.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening — the hand, the held atoms (4 min). Read 1:15-17 aloud (2 min). Historical context — the ladder of spirits in Colossae (6 min). teachingTheWord on 'held together' with the cupped-hands image, ending in silence (7 min). Questions 1-2 to establish the ground (8 min). Questions 3-4, where it turns personal (13 min). Question 5 and out-loud commitments (5 min). Transformation lives in question 4 — protect it. If short, cut question 2 (settle firstborn in one sentence yourself).</w:t>
+        <w:t xml:space="preserve">Classroom opening (hold up your hand), 3 min. Read the passage aloud, 2 min. Word study on 'firstborn' with the coin image, 8 min. Historical context — the powers Colossae feared, 5 min. Discussion questions 1-3, 18 min. 'Held together' word landing with silence, 4 min. Out-loud commitments and prayer over what was named, 5 min. Transformation lives in question 3 — protect it. Cut first: the full John 1 / Hebrews 1 cross-reference walk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening — name the enemy the text fights (5 min). Read the passage, each person a verse (3 min). teachingTheWord on 'held together' (8 min). Questions 1-3 with real silence between (18 min). Question 4 — you go first, then wait long (14 min). Question 5 and commitments around the circle (8 min). Spontaneous prayer over what they named (4 min). Transformation lives in question 4; give it the most room. If short, trim question 1.</w:t>
+        <w:t xml:space="preserve">Small-group opening (one word around the circle), 5 min. Read passage, 3 min. 'Firstborn' word study, 7 min. Discussion questions 1-5, 30 min — go slow, let silences sit. 'Held together' landing, 4 min. Out-loud commitments, 6 min. Prayer naming their actual words back to God, 5 min. Transformation lives between questions 3 and 5. Cut first: question 4 if the room is already deep in 3 and 5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening — 'what feels bigger than God right now?' (5 min). Read 1:15-17 (2 min). Say the 'held together' idea plainly with your own hands (5 min). Talk questions 3 and 4 only, personally, no rush (13 min). One commitment each and a short honest prayer (5 min). Transformation lives in question 4 — everything else is scaffolding. If short, drop the reading of context and just read the verses.</w:t>
+        <w:t xml:space="preserve">Coffee opening (last time something felt like it was flying apart), 4 min. Read the three verses, 2 min. Say the 'firstborn'/coin idea in two sentences, 4 min. Questions 3 and 5 only, 15 min. Say the big idea out loud, name one thing each of you is handing back, 3 min. Short prayer over those things, 2 min. Transformation lives in question 3. Cut first: the word study — just say the one-line version.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One Thing Deeply</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach — this week we drill it deliberately. Pick ONE word or phrase from the passage and go all the way to the bottom of it instead of skimming across all four verses. Week 1 you drilled going first and going real; week 2 you drilled silence, learning to shut up and let it land. This week: resist covering everything. This passage is dense — 'image,' 'firstborn,' 'thrones,' 'held together' — and if you try to teach all of it you'll teach none of it. Choose 'in him all things hold together,' stay there, and let the room feel one thing to the bottom. Depth in one place beats a tour of five.</w:t>
+        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. The temptation with a passage this big is to cover everything: image, firstborn, thrones, dominions, held together, all of it, in a rush. Resist it. Pick ONE word and go all the way down instead of skating across five. This week, that word is 'firstborn' (prōtotokos). You will spend real minutes there, let it land, and let the room feel the difference between a birth-order Jesus and a throne-room heir. Depth in one place beats a tour of the whole cosmos. When you're tempted to add a sixth point, cut it and go deeper on the one that's already working.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people you'll teach are quietly living with a crowd of middlemen. They don't call them thrones and dominions. They call them anxiety, the diagnosis, the boss, the reputation, the thing they can't fix — powers that seem to sit between them and any sense that God is near and for them. Colossae had the same problem dressed in older clothes: to reach the invisible God, they were told, you climb past ranks of spirits, appease them, work your way up. Paul's answer isn't to put Christ at the top of that ladder. He removes the ladder. Every power they feared was made by the One they were being urged to look past — and that One is holding the whole shivering universe together at this exact moment, and holding them too. This is not abstract cosmology. This is the most practical thing you can hand a frightened person: there is nothing between you and God that Christ did not make and does not rule. You get to say that to a real room this week. You get to watch someone set down a weight they've carried for years because they finally believed the hands that made the galaxies are the hands holding them. That's a privilege.</w:t>
+        <w:t xml:space="preserve">Most of the people in your room are tired in a way they can't quite name. They are holding a marriage together, a budget together, a diagnosis together, a kid together, and doing it with the quiet belief that if they let go for one second, it all collapses. Then Paul says something almost reckless: 'in Him all things hold together.' Not held together by your effort. Held together by Christ, at this exact second, including the parts of your life you're gripping hardest. This passage takes the biggest possible claim about Jesus — maker of galaxies and angels and the very powers Colossae feared — and aims it straight at the person lying awake at 2 a.m. The God nobody could ever see or reach came near enough to be looked at, touched, and trusted. And the hands that were nailed to a cross are the same hands keeping your world from spinning apart. You get to stand in front of real, tired people and tell them the truth: they were never the one holding it all up. That is a privilege. Few passages let you give people that kind of rest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before the room does it, you do it. Sit down this week with a pen and write the one thing you're currently treating as bigger than Jesus — the thing that feels like it stands between you and God's nearness. Money. A person's opinion of you. A body that isn't cooperating. Name it specifically on paper. Then write over it: 'He made this. He rules this. He is holding me.' Notice whether you actually believe it or whether it's just correct. That flinch you feel — the gap between the right answer and the felt weight — is exactly what your room will feel. If you haven't crossed it yourself, you'll only hand them vocabulary. Cross it first, and you'll teach from the other side of it.</w:t>
+        <w:t xml:space="preserve">Before you teach this, do the exercise yourself, alone, this week. Sit down and name out loud the one thing you have been carrying as though its survival depends on your grip. Say it: the money, the person, the outcome. Then say back to yourself the line from verse 17 — 'in Him all things hold together' — and actually let that thing go for the length of one breath. Notice what your body does. Notice how hard it is to believe. That flinch, that reluctance, is the exact thing your room will feel. When you teach it, you won't be describing an idea; you'll be describing something you did on Tuesday and it was harder than you expected. That is what makes it real when you ask them to do it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you were reaching for God through a middleman — appeasing, performing, climbing — before you learned there was nothing to climb.</w:t>
+        <w:t xml:space="preserve">PROMPT: A time you tried to hold something together by sheer effort and it fell apart anyway — what did you learn Christ was doing that you weren't.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A moment when something felt bigger than God to you, and later you saw it was a made thing, held in the same hands that held you.</w:t>
+        <w:t xml:space="preserve">PROMPT: A moment you 'looked at Christ' to understand what God is like, instead of squinting into abstractions — a person, a Scripture, an answered prayer that gave God a face.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE — polished: 'I always trusted God's power in the abstract.' Real: 'The night before the biopsy results, I lay there certain the cancer was in charge and God was somewhere down the hall. It wasn't.'</w:t>
+        <w:t xml:space="preserve">PROMPT: An ordinary task at work you started to see as done 'for him' and how that changed the hour.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: tell it half-finished and honest, not cleaned up and resolved — raw beats polished, but don't dump; land it where the passage lands.</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished-vs-real): Polished — 'I learned to fully surrender my anxieties to the sovereign Christ.' Real — 'I lay in bed doing budget math at 3 a.m. for the fourth night, and it hit me that the world had been spinning fine for billions of years without my help, and I finally slept.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="90"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">GUARDRAIL: Tell it real, not raw — a story that's still an open wound puts the room to work comforting you instead of meeting Christ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Hold up your hand and spread your fingers. Every atom in this room, the chairs, the light coming through that window, the person next to you — Paul says all of it is being held together right now in a pair of hands. Not made and left running. Held. Let's find out whose hands."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Lead with the felt need, not the passage, so it's a conversation and not a lecture.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Hold up your hand and look at it. 'Every atom in this hand is being held in its place right now — and Paul's about to tell us who's doing the holding. It's not me, and it's not gravity all by itself. Let's find out.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Physical object beats abstraction — make the invisible claim tangible before you explain it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "'Quick, one word: what's the thing you've been gripping hardest this week — the one you feel like you can't let go of or it all falls apart? Just one word around the circle. Hold that word. This passage has something to say to it.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with the felt weight, not the doctrine — meet them where they're tired.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "'Honest question — when's the last time something in your life felt like it was flying apart? I want to read you three verses that made a wild claim about who's actually holding it together.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A blunt question breaks the small-talk crust fast in a small setting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One word, all the way down. The phrase is 'held together' — Greek synistēmi. It doesn't mean God started creation and walked away. It means holding, actively, this second, keeping the pieces from flying apart. Picture it physically: cup both hands together and hold them out, like you're cradling water that would spill through if you moved. That is what the verb is doing — every atom, every galaxy, every day of your life kept from scattering because Christ is holding, right now, without pausing. Not past tense. Present tense, continuous. He hasn't set you down to deal with something more important, because there is nothing more important and nothing else holding you up. The false teachers said God was distant and you had to reach him through a chain of spirits. Paul says the God you're reaching for is the one whose hands you're already resting in. So read this back slow, and then stop: 'He is before all things, and in him all things are held together.' [Say nothing. Let it sit.]</w:t>
+        <w:t xml:space="preserve">The word to go deep on is 'firstborn' — prōtotokos. When we hear it, our minds run to a birth chart: who came first, who's older. That is exactly the wrong picture, and Paul's first readers knew it. A Greek reader in Colossae didn't hear a nursery; he heard a throne room. Prōtotokos meant rank. It was the heir, the one who holds the whole estate and speaks with the father's authority. Here's the physical image: picture a coin. A king's face gets stamped into the metal, and now the coin carries his authority everywhere it goes — you spend it, and it's as good as the king's word. That's the sense of both 'image' and 'firstborn' here. Jesus isn't the first thing God made. He's the heir who runs everything, God's own face stamped where we can see it. So when Paul lists the thrones and powers Colossae was scared of and files every one of them under 'created by him' — he's saying the thing they feared as a rung on the ladder is actually the one who built the whole ladder. Sit with the last line of this passage and let it hang in the air: 'in Him all things hold together.' [Let the silence sit. Do not fill it.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Paul lists 'thrones, dominions, principalities, powers.' What do you think the Colossians were actually afraid of, and what did they think they had to do about it?</w:t>
+        <w:t xml:space="preserve">1. Paul says Jesus is 'the image of the invisible God.' If someone asked you what God is actually like, and you could only point at Jesus — what would you point to?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the safe on-ramp. Let them get it right — the point is to establish that these people lived under a crowd of powers they had to appease. Don't linger; this is the runway, not the flight.</w:t>
+        <w:t xml:space="preserve">Coaching note: This gets textbook answers fast ('he's loving, he's holy'). When the right answers come too quick and the room feels nothing, slow it down: ask for a specific moment in the Gospels, not an adjective.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Simpler: they believed you had to work your way up to God past a bunch of spirits, keeping each one happy. Does any part of that sound familiar to how people try to reach God today?</w:t>
+        <w:t xml:space="preserve">If it stalls: Name one thing Jesus did in the Gospels that surprised you about God — something you wouldn't have guessed God was like.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. 'Firstborn of all creation' — some people read that as Christ being the first thing God made. Why is that wrong, and what does firstborn actually mean here?</w:t>
+        <w:t xml:space="preserve">2. Colossae feared invisible spiritual powers standing between them and God. What are the modern 'powers' people feel they have to appease or climb past to reach God?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the one they'll be nervous about. Handle it clean: firstborn means rank, not birth order — David was the youngest son and God called him 'firstborn, the highest of the kings.' A creature can't be the maker of all creation. Settle it and move on.</w:t>
+        <w:t xml:space="preserve">Coaching note: Steer away from abstractions like 'the culture.' Push to the second person: what do YOU quietly feel you have to get past or fix before God will hear you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Give them the David example, then ask: if Jesus made everything, can he also be one of the things that was made? Yes or no, and why?</w:t>
+        <w:t xml:space="preserve">If it stalls: Is there anything you feel you have to clean up or get right before you're allowed to pray? What is it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. The text says 'in him all things are held together' — present tense, right now. When you actually stop and believe that, what changes about today specifically?</w:t>
+        <w:t xml:space="preserve">3. 'In Him all things hold together.' Where in your life have you been quietly assuming that YOU are the one holding it together?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the pivot from third person to second. Watch for correct-but-flat answers. If everyone nods and says 'God's in control,' that's the dead room — push: what did that answer just do to the thing you were worried about on the drive here? Slow down and let the flinch happen.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the pivot question. Let the flinch happen. Do not rescue the silence — this is where the correct answers stop and the real person shows up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: More concrete: you drove here carrying something. Does 'Christ is holding it all together right now' actually touch that thing, or does it feel like a nice idea that doesn't reach it?</w:t>
+        <w:t xml:space="preserve">If it stalls: What's the one thing that, if you stopped managing it for a week, you're afraid would fall apart?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. What's your version of the 'crowd of powers'? Name one thing you've been treating as if it stands between you and God being near and for you.</w:t>
+        <w:t xml:space="preserve">4. Paul says even your ordinary work was made 'through him and for him.' What would change about tomorrow if you actually believed that about the most boring task on your list?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the whole lesson. Go first — name yours from catchTheFire. Then wait. Let the silence do its work; someone will say something real. Do not rescue the room by talking. A truth that costs nothing changes nothing, so let this one cost.</w:t>
+        <w:t xml:space="preserve">Coaching note: Keep it concrete — an actual task, an actual hour. If someone spiritualizes it, ask 'okay, but which specific hour tomorrow?'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Lower it all the way: just one word. What's the thing you'd be most relieved to hand to someone bigger than it? You don't have to explain it — just say the word.</w:t>
+        <w:t xml:space="preserve">If it stalls: Name one thing you have to do tomorrow that you dread. What if you did that one for Christ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. If the same hands that made and hold the galaxies are holding you, what's one thing you could stop white-knuckling this week?</w:t>
+        <w:t xml:space="preserve">5. The hands that hold the universe together are the same hands that were nailed to a cross. What does it do to your fear when the one keeping your life from flying apart is someone who's already died for you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Move them from realization to action. Push for something specific and today-sized — a task handed to Jesus, a worry named at night, one real break taken. Vague answers ('trust more') get one follow-up: what does that look like Tuesday at 3pm?</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the emotional summit. Don't rush to resolve it or add a point. Let someone say the real thing and let it sit; the silence after is doing work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Give them the menu: is it a job you'd hand to him before you start it, a worry you'd name out loud tonight, or a rest you keep refusing to take? Pick one.</w:t>
+        <w:t xml:space="preserve">If it stalls: Does it change anything for you that the one holding your life together isn't distant — he came close enough to die for you? Yes or no, and why?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Doesn't 'firstborn of all creation' prove Jesus was created?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">He means it literally and presently. Creation isn't a machine wound up and left running — it's held, moment by moment, in the hands of the Son, the same idea Hebrews calls 'upholding all things by the word of his power.'</w:t>
+        <w:t xml:space="preserve">"Doesn't 'firstborn over all creation' mean Jesus was the first thing God created?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No — 'firstborn' (prōtotokos) meant rank and inheritance, not birth order. Paul is naming Jesus as the heir and Lord over everything that exists, the one through whom all things were made, not the first item on the list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What are 'thrones or dominions or rulers or authorities'?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Those are the ranks of spiritual beings — angels and powers — that the people in Colossae feared and imagined they had to climb past to reach God. Paul lists them on purpose and files every one of them under 'created by Christ.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"How can Jesus be 'the image of the invisible God' if no one can see God?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">That's exactly Paul's point. The God who lives in unapproachable light made himself visible in Jesus — 'image' (eikōn) means an exact representation, like a face stamped into a coin. Want to know what God is like? Look at Christ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Is this passage a hymn, or is it just Paul writing?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Many scholars think verses 15-20 were a hymn the early church already sang, and Paul quoted it — the way a pastor quotes a chorus everyone knows. Either way, he aims familiar worship straight at the local error the Colossians were tempted by.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When someone answers question 3 with a flawless 'God is sovereign,' don't accept it and move on — that's the dead room dressed as success. Ask what that answer just did to the thing they drove in carrying.</w:t>
+        <w:t xml:space="preserve">When every hand shoots up with the right answer and the room feels dead, that's your warning light, not your win — they know the words so well it costs them nothing. Kill the abstraction and move to 'you.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">You will be tempted to teach all four verses evenly. Don't. Pick 'held together,' go to the bottom of it, and let the rest support it. Depth in one place beats a tour of five.</w:t>
+        <w:t xml:space="preserve">Don't try to teach all five items (image, firstborn, all four powers, held together). Go deep on 'firstborn' and 'held together' and let the rest serve those two.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Have the firstborn answer memorized so it comes out flat and calm. A nervous, over-explained answer makes the room think there's a real problem here. There isn't.</w:t>
+        <w:t xml:space="preserve">The best moment tonight will probably be a silence, not a sentence. When someone names the thing they're gripping, resist the urge to comment or fix it — just say thank you and move on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one thing they're going to stop white-knuckling this week and hand to the One who's holding it all anyway — the specific thing, not 'I'll trust God more.'</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Text each person midweek: 'Still holding it all together, and still holding you. How's the thing you named?'</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one thing: the one weight they're handing back to Christ tonight, and one hour of tomorrow they'll do 'for him.' Out loud, not just in their head.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual things people just named — the specific weight this person is releasing, that person's dreaded hour tomorrow. Don't reach for a written prayer; naming their real words back to God is the whole point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question 3 and someone finally admits the thing they've been gripping, stop there. That confession is worth more than finishing all five.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, text each person: 'How'd handing that thing back go? Still holding it or did you let Christ have it?' One question, no sermon.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/1-15-17/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 1:15-17 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 1:15-17 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The thing that feels bigger than God to me right now is:</w:t>
+        <w:t xml:space="preserve">One word for the thing you've been gripping hardest this week:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Write the phrase 'in him all things are held together' — then write what part of your life you'd least believe that about:</w:t>
+        <w:t xml:space="preserve">If you could only point at Jesus to explain what God is like, what would you point to?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Firstborn means rank, not birth order. In one line, say who Jesus is to you after these four verses:</w:t>
+        <w:t xml:space="preserve">Where have you been quietly assuming YOU are the one holding it all together?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One thing I've been white-knuckling that I'm going to hand back this week:</w:t>
+        <w:t xml:space="preserve">One hour of tomorrow you'll do 'through him and for him' — write the actual task:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One word for the 'crowd of powers' I've let stand between me and God:</w:t>
+        <w:t xml:space="preserve">The one weight you're handing back to Christ tonight:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you open your laptop or clock in tomorrow, take ten seconds and say plainly, 'This shift is for you, Jesus.' Then do the unglamorous task you'd skip as if you're handing it straight to him.</w:t>
+        <w:t xml:space="preserve">Tonight before you sleep, name out loud the one thing gnawing at you, then remind yourself Christ was 'before all things' — in charge long before your worry showed up. You don't have to hold your life together tonight; he does.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When worry wakes you tonight, name one thing you're carrying out loud: 'You were here before this, and you'll be here after it.' Then let your head hit the pillow instead of reaching for your phone.</w:t>
+        <w:t xml:space="preserve">At work tomorrow, take that one dreaded task — the email, the meeting, the truck to load — and offer that hour to Christ as genuinely his, made 'through him and for him.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Take one real break this week — a walk, fifteen quiet minutes, a meal without a screen — and let everything stay held together while you do nothing at all.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">The same Christ holding the galaxies is holding you together right now, and he will not let go.</w:t>
+        <w:t xml:space="preserve">The next time you catch yourself scrolling and comparing your life to someone else's, look up: the invisible God who made every power knows your name and holds your ordinary day. That is enough.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Colossians 1:15-17 · The Deep Dive, Lesson 3 · 'In Him all things hold together.'</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>