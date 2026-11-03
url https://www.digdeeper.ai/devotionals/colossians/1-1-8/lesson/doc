--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Colossians 1:1-8 — The Chain of Faithful Servants</w:t>
+        <w:t xml:space="preserve">The Word That Traveled on Ordinary Feet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 1:1-8 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 1:1-8 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Somebody you may have long forgotten first told you about Jesus, and the thing they planted in you is still growing right now, so this week you go find that person and say thank you out loud.</w:t>
+        <w:t xml:space="preserve">A church Paul never met was thriving, and he found out because one guy walked a thousand miles to tell him the good news about them, so the question tonight is who's growing near you that you haven't bothered to notice out loud yet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Paul is writing a thank-you note to people he has never met, in a town the world had already started to forget. Before he corrects a single thing, he gives thanks. Let's find out why.</w:t>
+        <w:t xml:space="preserve">Somebody walked most of a thousand miles to bring good news about a group of people they loved. Not gossip. Not a complaint. Good news about faith taking root.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Every person in the room can name the human being who first handed them the gospel, and feels the pull to actually thank them. That's the seed germinating, the same seed Paul heard growing in Colossae.</w:t>
+        <w:t xml:space="preserve">Goal: Get every person to name one Christian whose quiet growth they've noticed but never said out loud — and to plan to say it. That's the fruit of a passage about a report that traveled.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the deep dive on the geography of the Lycus Valley. It's fascinating but it isn't the fire. If time is short, drop it and protect the naming of names.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the cross-reference tour through 1 Corinthians 13 and 1 Peter. Keep 1 Thessalonians 1:3 if you keep any, because it shows the same thanks pattern.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in the table question — saying a real name out loud. Not in your explanation of faith, love, and hope, but in the moment someone remembers who prayed for them.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In the moment someone says a name and admits, 'I've never told them I saw that.' The passage is about a report that traveled — this is that report starting in your room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Do the exercise yourself first: name your own Epaphras and decide whether you'll actually contact them this week. You can't lead a room somewhere you haven't gone.</w:t>
+        <w:t xml:space="preserve">Your prep: Do the exercise yourself before you teach: pick one person, write the good thing, and decide when you'll say it. Look up the Colossae-to-Rome distance so the 'thousand miles' lands as real.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening (5 min): read the passage cold, ask what surprises them about how Paul starts. Teach the word 'hope' (8 min) with the package-behind-the-counter image. Historical setup on Epaphras and the chain (7 min). Questions 1-3, with you going first by name (18 min). Landing and commitments (7 min). Transformation happens at question 3 — the naming. If short, cut the geography of the Lycus Valley and protect the naming.</w:t>
+        <w:t xml:space="preserve">Use the classroom opening (man on foot, 0-4 min). Read Col 1:1-8 with the wait-for-everyone-to-land pause (4-8). Teach karpophoreō with the fist-to-open-hand image (8-16). Questions 1-3 in the full room (16-30). Break to pairs for question 4 so everyone actually names someone (30-40). Regather, a few names out loud, big idea, commitments, spontaneous prayer (40-45). Transformation happens in the pairs at minute 30. If short, cut question 3 and go straight to pairs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening (5 min): hold the name of who you'd call at 2am. Read the passage (3 min). Teach 'hope' briefly (6 min). Work questions 1-5, letting question 3-4 breathe (32 min). Commitments out loud, each person a name and an action (9 min). Spontaneous closing prayer over their actual words (5 min). Transformation lives in questions 3 and 4. If short, cut question 2 and go straight from tone to the Epaphras question.</w:t>
+        <w:t xml:space="preserve">Use the small-group opening with the table question up front (0-4). Read the passage, pausing for landing (4-9). Teach karpophoreō (9-17). Work questions 1-5 slowly around the circle, you going first on question 4 per the drill (17-48). Commitments out loud, each person names who and when (48-55). Pray over the actual names (55-60). Transformation lives in questions 4-5 — guard them the most. If short, cut question 1 and trim the teaching to five minutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening (4 min): you name your Epaphras first, unprompted. Read verses 3-8 together (2 min). One idea only — the chain of faithful servants (5 min). Ask questions 3 and 4 straight, and just talk (14 min). One commitment each before you leave (5 min). Transformation is the whole middle — this format IS the exercise. If short, skip the reading and just ask who first told them about Jesus.</w:t>
+        <w:t xml:space="preserve">Use the coffee opening (good news that got around, 0-4). Read Col 1:1-8 aloud together (4-8). One line of teaching on karpophoreō — the seed that can't help but sprout (8-12). Skip to questions 3 and 4, you answering first (12-24). Each person says who they'll tell and when (24-28). Short prayer over those names (28-30). Transformation is the whole 12-24 block. If short, cut question 3 and just do the naming.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go First, Go Real</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Here is a habit for every lesson you'll ever teach — this week we drill it deliberately: you go first, and you go real. Before you ever ask the room to open a vein, you open yours. When you get to the table question tonight — 'who first told you the gospel, and have you thanked them?' — do not ask it and then wait. Answer it yourself, out loud, by name, before anyone else speaks. A room will only go as deep as the leader has already gone. If you offer a polished, tidy answer, you'll get polished, tidy answers back and the evening stays shallow. If you name a real person and admit you never thanked them, the room exhales and follows. This week the rep is simple: model the vulnerability before you request it. That's level one. Master it now, because every future drill builds on this floor.</w:t>
+        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. The habit: before you ask the room to be vulnerable, you go first, and you go real. Not a polished testimony with a tidy bow, but one true, slightly unfinished thing. This week's rep is the simplest version: when you introduce the central exercise — naming a Christian whose faith you've noticed — you say YOUR name out loud first, before anyone else speaks. You name the person, you name what you saw in them, and you admit whether you ever told them. If the answer is 'no, I never did,' say that. A room will only go as deep as the leader already went. Watch what happens: the second you admit you noticed someone and never said it, three people in the room realize the same thing about someone in their life. That's the whole engine. Go first, go real.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people carry a name they've never said out loud in a room. A grandmother who prayed. A college roommate who wouldn't shut up about Jesus. A stranger at a bus stop. Someone handed them the thing they now build their life on, and they never went back to say thank you. This passage cracks that open. Paul is writing to a small church in a shrinking city, believers he has never laid eyes on, and the first thing out of his mouth is gratitude — because he heard that faith and love were growing there. And the reason he even knows about them is a man named Epaphras, who carried the gospel home to his own town. It's a chain. Paul got it from the risen Christ. Epaphras got it from Paul's circle. The Colossians got it from Epaphras. And you are standing somewhere on that same chain, holding what someone faithful handed you. When you teach this, you're not delivering ancient history. You're giving people permission to remember, and to reach back. That's a rare and holy thing to get to do. Few lessons hand you a room's own gratitude on a plate. This one does.</w:t>
+        <w:t xml:space="preserve">This is the first lesson in a deep dive through Colossians, and it opens not with doctrine but with a thank-you note. Paul is in prison. He's writing to people he has never met, in a town he had never visited, because a man named Epaphras carried a report to him: their faith is real, their love is spreading, the gospel is bearing fruit. That's the whole occasion for the letter. The power of this passage for a room of real people is that it takes the thing we're all quietly starved for — being noticed, being spoken well of when we're not in the room — and shows it as the ordinary machinery of the gospel. The word traveled on ordinary feet. A church planted secondhand was no weaker for it, because the power was never in the messenger. Your people carry the gospel the same way Epaphras did, and most of them have no idea they count. When you teach this, you're not delivering information. You're handing a room permission to say the good thing out loud, and to believe their own faithful feet matter. Few first lessons get to open a book on that note. This one does.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before the room ever hears the question, you sit with it yourself this week. Say the name out loud in your kitchen — the actual person who first told you about Jesus or first prayed for you. Feel whether you ever thanked them. If they're alive, draft the text or make the call before Sunday, so that when you stand up and say 'here's my Epaphras,' you're not performing an example — you're reporting something that already happened. Walk into the room already having done the thing you're about to ask of them. That's the whole game.</w:t>
+        <w:t xml:space="preserve">Before the room does the exercise, you do it in front of them. Out loud, name one Christian whose faith you've watched grow — a real person, first name, someone specific enough that you can picture their face right now. Say the one thing their walk with Christ has shown you. Then say the honest part: have you ever actually told them? If you haven't, say so plainly. Let the room see you sit in that gap for a second. Don't rush to the next line. That's the whole modeling move — you've just shown them the exercise, the honesty, and the small ache that makes it worth doing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prompt: Name the person who first told you about Jesus — and whether you ever went back to thank them.</w:t>
+        <w:t xml:space="preserve">Prompt: a time someone spoke well of you when you weren't in the room, and how it reached you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prompt: Tell about a time you found out, years later, that someone had been quietly praying for you the whole time.</w:t>
+        <w:t xml:space="preserve">Prompt: a person whose faith quietly shaped yours who never knew they did it — an Epaphras in your own story.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prompt: Describe something specific you've watched God grow in another person — the way Paul 'heard of' the Colossians' faith.</w:t>
+        <w:t xml:space="preserve">Prompt: the last time you meant to encourage someone about their walk and never got around to it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'I'm grateful for the faithful witnesses who shaped my walk.' Real — 'It was my aunt Deb. She wasn't fancy about it. She just kept showing up, and she died before I ever said thank you.'</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'A dear saint modeled Christ's love to me in my formative years.' Real — 'A woman named Carol brought me soup for six weeks when I was too depressed to cook, and I never once told her that's when I started believing God actually noticed me.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: Bring it lived-in, not raw — a story you've made peace with, not one you're still bleeding from in front of the room.</w:t>
+        <w:t xml:space="preserve">Guardrail: keep it not-raw — one true unfinished thing, not a confession you'll regret; full storytelling coaching lives in this week's drill.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Read Colossians 1:1-8 aloud, slowly. Then: 'Reading this cold, with no backstory — what surprises you about how Paul starts this letter?' Someone will notice he begins with thanks, not correction. Let them see it before you tell them."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Go first yourself to set the depth — model the vulnerability you're about to ask for.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Picture a man on foot. Roughly a thousand miles from Colossae to where Paul sat in prison. He made that walk to bring one message: the church back home is doing well. Faith is growing. That report is the only reason we have this letter. Let's read who he was and what he carried."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Concrete image before abstract idea — start with a body in motion, not a doctrine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Here's where we're headed tonight, so keep it in the back of your mind: think of someone whose faith is quietly growing right now. And here's the harder half — would they even know you noticed? Hold that. Let's read what happened when one man decided to go tell somebody."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open with the table question so the whole session has a target from minute one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Quick one before we read anything. When's the last time somebody told you something good about yourself that you didn't know had gotten around? What did that do to you? Hold that feeling, because that's basically the reason this letter exists."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Low-stakes personal entry — a question anyone can answer before any Bible is open.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word is elpís — 'hope.' In verse 5, faith and love spring up 'because of the hope which is laid up for you in the heavens.' But hear this: in the Bible, hope is not crossing your fingers. Elpís is not 'I hope it doesn't rain.' It's a settled, already-secured certainty — Paul says it's laid up, stored away, reserved. Picture a package with your name on it, already paid for, already sitting behind the counter, waiting for you to walk in and claim it. It's not maybe. It's yours; you just haven't picked it up yet. Jesus carried it into the heavens ahead of you and no thief can touch it. So when your grip feels weak this week — and it will — the hope doesn't depend on how tight you're holding. It's already in the back, with your name on it. Your hope does not depend on the strength of your grip today. [Then stop. Let it sit.]</w:t>
+        <w:t xml:space="preserve">The word to teach tonight is karpophoreō — 'bearing fruit.' Paul says the gospel is 'bearing fruit and growing, just as it has been doing among you.' Karpophoreō is a farming word, and it's in the present tense, ongoing, right now, not finished. Here's the physical image: hold up a closed fist and tell the room it's a seed. A seed doesn't strain. It doesn't strategize. Left in good soil, it can't help but open — that's just what a living seed does. Now open your hand slowly. Paul isn't crediting clever missionaries or even faithful Epaphras for the growth. The gospel grows because it carries the life of the risen Christ inside it, like a seed that cannot help but sprout. That's why a church Paul never visited was no weaker for it. The power was never in the messenger. Read the line again and then stop talking: 'the word of truth, the gospel that has come to you. All over the world this gospel is bearing fruit and growing.' [Let the silence sit.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Paul writes to people he's never met, in a town the world had forgotten. What does it tell you that the first thing he does is give thanks?</w:t>
+        <w:t xml:space="preserve">1. Reading this cold, with no backstory — what's strange about a man writing a warm thank-you letter to people he's never met?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: You're establishing tone. Let two or three answers land without correcting. The point they're reaching for: grace gets named before anything gets fixed.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is your newcomer question — it rewards fresh eyes over Bible trivia, so protect the person who sees the obvious thing veterans have gone numb to. Affirm the observation itself before adding anything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Would you rather get a thank-you note or a correction first? Which one makes you actually listen to the rest?</w:t>
+        <w:t xml:space="preserve">If it stalls: Simple version: have you ever gotten a genuinely warm message from someone you'd never met? What made it land, or feel off?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Paul names faith, love, and hope. He puts hope underneath, holding the other two up. Why might hope be the foundation and not the decoration?</w:t>
+        <w:t xml:space="preserve">2. Paul lists faith, love, and hope. Why do you think he traces the first two back to hope 'stored up for you in heaven'?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Draw out that hope here is a secured certainty, not a mood. If someone says 'because hope keeps you going,' push gently: kept going by what, exactly?</w:t>
+        <w:t xml:space="preserve">Coaching note: Don't let this go abstract. The point is that they believe and love because their treasure is already secured somewhere they can't see. Steer answers toward 'settled certainty,' not 'wishful thinking.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: If you knew for certain something good was already waiting for you, how would that change how you love the people around you today?</w:t>
+        <w:t xml:space="preserve">If it stalls: Easier way in: when you're sure something good is already yours and can't be lost, how does that change how you treat people today?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. There's a man named Epaphras here — he carried the gospel home to his own town. Who is the Epaphras in your story?</w:t>
+        <w:t xml:space="preserve">3. The gospel reached Colossae through Epaphras, not through Paul the apostle. Does it change anything for you that the word traveled on such ordinary feet?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the heart of the night. You go first, by name, before you ask. Then silence. Do not rescue it. Let people arrive at a name.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the heart of the passage — the power was never in the messenger. Let people wrestle with feeling 'unqualified.' Resist fixing it; the passage does the fixing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Just the name — who first told you about Jesus, or first prayed for you? You don't have to tell the whole story yet.</w:t>
+        <w:t xml:space="preserve">If it stalls: Concrete version: who first told YOU about Jesus? Were they impressive, or just someone ordinary who showed up?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Have you ever actually thanked that person? If not — what's stopped you?</w:t>
+        <w:t xml:space="preserve">4. Epaphras carried a report about this church's faith. Tell us about someone whose faith is quietly growing right now — and would they know you noticed?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This can get tender fast; some Epaphrases have died. Hold space for grief as well as regret. Don't fix it — let the honesty stand.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the table question and the center of gravity for the whole night. You go first (the drill). Ask for a name, the specific thing they saw, and honestly whether they ever said it. Protect the pauses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Yes or no — did you ever say thank you? If no, is it that you forgot, or that it felt awkward, or that they're gone?</w:t>
+        <w:t xml:space="preserve">If it stalls: Lower the bar: just name one Christian you're glad exists. You don't have to explain why yet — we'll get there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Paul says the gospel is 'bearing fruit and growing' in them — a living thing, still spreading. Where do you see it still growing in you, and who might you be an Epaphras to?</w:t>
+        <w:t xml:space="preserve">5. If someone carried a report about YOUR walk with Christ to a friend far away, what would be true enough to say?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This turns them outward and forward. Some will resist 'I could be that for someone.' Affirm that they already are the next link in the chain, whether they feel it or not.</w:t>
+        <w:t xml:space="preserve">Coaching note: The most exposing question — do NOT rush it. Let it be answered in the head, not necessarily out loud. If nobody speaks, that silence is doing real work; let it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Think of one person in your life who hasn't heard this yet. Just picture their face. You don't have to do anything tonight but see them.</w:t>
+        <w:t xml:space="preserve">If it stalls: Gentler frame: name one small thing about your faith right now that's growing, even a little — you don't have to feel proud of it, just honest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Who was Epaphras?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A native of the Colossae region who carried the gospel home and planted the church there. Paul never went to Colossae himself — Epaphras is the reason this letter exists, and Paul calls him a 'faithful servant of Christ on our behalf.'</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">Paul had heard reports of their real faith and love, and for him those are the fingerprint of the Spirit's work — proof the gospel genuinely landed. He gives thanks out loud for grace already growing before he addresses a single problem.</w:t>
+        <w:t xml:space="preserve">He's the man who first brought the gospel to Colossae, likely converted himself during Paul's ministry in nearby Ephesus. He then made the long journey to Paul to report how the church was doing — that report is why we have this letter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Had Paul actually ever been to Colossae?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No. Colossae was a modest town in the Lycus Valley in what's now western Turkey, and Paul had never set foot there. The church didn't start with an apostle in the marketplace — it started when Epaphras carried the gospel home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What does 'hope stored up for you in heaven' actually mean — is it just wishful thinking?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The opposite. It's a possession being kept safe for them, guarded in heaven, out of reach of theft and decay. Peter uses the same picture — an inheritance kept in heaven for you. It's more certain than the ground under their feet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Why does Paul put hope after faith and love here, when 1 Corinthians 13 ends on love?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Here hope is the root, not the finale — he says they believe and love 'the hope stored up for you in heaven.' Their faith and love spring from knowing their treasure is already secured somewhere they can't yet see.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you name the reference, pause in silence until you see the last person land on it — phone, app, or print. Never call out a page number; half the room is on a device with no fixed pages, and it only helps the people holding your exact edition.</w:t>
+        <w:t xml:space="preserve">When you name a Scripture reference, name it out loud and then just wait in silence until you see the last person land on it — phone, app, print, whatever they brought. Never call out a page number; it only helps people with your exact edition and quietly shames everyone else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Some people's Epaphras is dead. Don't let the room turn 'thank them this week' into a burden that shames the grieving. Say plainly: 'If yours is gone, thank God for them out loud tonight — that counts.'</w:t>
+        <w:t xml:space="preserve">If someone new is in the room who can't find Colossians, protect them without spotlighting them — spotlighting is its own cruelty. Don't say 'we're all friends here'; do the thing that makes it true, which is the pause. Catch them after, learn their name, tell them there's no pressure to know anything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If a newcomer is there who can't find Colossians, don't announce 'we're all friends here.' Just do things that make it true — wait for them to land, ask them the cold-eyes question, learn their name before they leave. That's what brings them back, not your best point.</w:t>
+        <w:t xml:space="preserve">On the vulnerable questions, count to seven in your head before you rescue the silence. New teachers fill the gap; the gap is where people decide to be honest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around: 'Say the name of your Epaphras out loud, and finish this sentence — this week I will ______.' Make them fill the blank with an actual action, not a feeling.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Next week, before you start, ask: 'Did anyone reach out to their Epaphras?' Let the ones who did tell it. That report is worth more than your best point.</w:t>
+        <w:t xml:space="preserve">Commitments: Before we close, out loud: name the person you're going to tell, and say when. Not 'someday' — today or tomorrow. Say it in the room so it's real.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual names people just said — their Epaphras, the person they're going to tell. Don't reach for a written prayer; naming their real words back to God, person by person, is the point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question 4 and someone actually names a person and how they'll tell them, stop there. That IS the lesson. Don't force question 5 to feel complete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Next week, before you start, ask: 'Did you tell them? What happened?' Even two people answering will preach the passage better than you can.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/1-1-8/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 1:1-8 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 1:1-8 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The name of the person who first told you about Jesus, or first prayed for you:</w:t>
+        <w:t xml:space="preserve">One Christian whose faith is quietly growing right now (first name is fine):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Have you ever thanked them? If not, what's stopped you?</w:t>
+        <w:t xml:space="preserve">The one thing their walk with Christ has shown me:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">'Hope laid up in heaven' — in your own words, what would change if you truly believed something good was already reserved for you?</w:t>
+        <w:t xml:space="preserve">Have I ever told them? (yes / no) — and if no, when will I?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One thing you've watched God grow in someone else — name the person and the thing:</w:t>
+        <w:t xml:space="preserve">Who first told ME about Jesus — and were they impressive, or just ordinary?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This week I will ______ (fill in one real action):</w:t>
+        <w:t xml:space="preserve">If someone carried a report about my faith to a friend far away, one true thing they could say:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tell one person today something specific you've seen God grow in them — not flattery, the actual thing: their patience, their quiet generosity. Do it by tonight.</w:t>
+        <w:t xml:space="preserve">Today, say out loud to another person one good thing a Christian you know has shown you through their walk with Christ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Reach out to your Epaphras today. Send the message. Tell them their words took root and are bearing fruit in your life still.</w:t>
+        <w:t xml:space="preserve">Text one friend by name, ask what you can pray about, then stop and pray right then — not later.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Think of one person who hasn't heard the good news, and pray for them by name this evening before you sleep.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Someone told you the truth once, and it changed everything. Go thank them today.</w:t>
+        <w:t xml:space="preserve">Ask a friend one honest question about where they stand with God, and listen without rushing to fix anything.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The gospel reaches places its preachers never do. You've got faithful feet too.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>